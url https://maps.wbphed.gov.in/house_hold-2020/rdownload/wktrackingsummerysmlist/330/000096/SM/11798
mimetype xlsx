--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -77,306 +77,306 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Sariabad in Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/11798</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of SARIABAD Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000102/2022-2023</t>
+  </si>
+  <si>
+    <t>1549/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Sariabad in Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T.W.No. I of Sariabad pwss, Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>ORD/001133/2022-2023</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>FHTC (Functional Household Tap Connection) for Sariabad Water Supply Scheme [Augmentation Scheme] in Raiganj Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>2031/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000036/2022-2023</t>
+  </si>
+  <si>
+    <t>1949/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of SARIABAD Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>782/MLMD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of SARIABAD Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>781/MLMD</t>
   </si>
   <si>
-    <t>27/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Pump house for (5.4 x 3.6) at Head work site of Sariabad Augmentation Water Supply Schemes under Raiganj Block under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000262/2022-2023</t>
   </si>
   <si>
     <t>388/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>SANTOSI ENTERPRISE AMIT.RAIGANJ@GMAIL.COM</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at T.W.No. I of Sariabad pwss, Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
-[...11 lines deleted...]
-    <t>W.B.S.E.D.C.LTD</t>
+    <t>Repairing of Pump House of 2nd Tube Well and 3rd Tube Well Site of Sariabad Augmentation Water Supply Scheme at Raiganj Block under Raiganj Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>401/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>LAXMI CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir(Capacity-300 Cum) of SARIABAD Pipe Water Supply Scheme in connection with Augmentation at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2022-2023</t>
+  </si>
+  <si>
+    <t>657/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>VISCOUS ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of SARIABAD Water Supply Scheme T/W no. III in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2023-2024</t>
   </si>
   <si>
     <t>1115/MLMD</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...49 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Sariyabad PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>3749/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
-    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>Balance distribution System of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation of Sariabad PWSS at Raiganj Block under Raiganj Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/000156/2024-2025</t>
   </si>
   <si>
     <t>2888/RD/PHE</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Sariabad Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000272/2025-2026</t>
   </si>
   <si>
     <t>1659/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...49 lines deleted...]
-    <t>VISCOUS ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,815 +925,815 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.38</v>
+        <v>152.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>119.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4">
+        <v>4003055164</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.79</v>
+        <v>0.55</v>
       </c>
       <c r="Q4" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="R4" s="4">
+        <v>100</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>44.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>27.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.55</v>
+        <v>33.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>33.5</v>
+        <v>10.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.06</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>152.36</v>
+        <v>10.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>10.38</v>
+        <v>5.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.56</v>
       </c>
       <c r="S9" s="4">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>37.92</v>
+        <v>3.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
+      <c r="P11" s="4">
+        <v>84.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>41.39</v>
+      </c>
+      <c r="R11" s="4">
+        <v>48.78</v>
+      </c>
+      <c r="S11" s="4">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J12" s="13"/>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>29.57</v>
+        <v>10.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="P13" s="4">
-        <v>44.4</v>
+        <v>37.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.31</v>
+        <v>37.18</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>84.86</v>
+        <v>29.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>460.77</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>215.54</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>46.78</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>