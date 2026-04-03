--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,65 @@
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kasba(NM) Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000282/2025-2026</t>
   </si>
   <si>
     <t>1801/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Additional Pipe Line (UPVC) For Providing FHTC at Kasba(NM) PWSS at Raiganj Block of Uttar Dinajpur District Under Raiganj Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2024-2025</t>
+  </si>
+  <si>
+    <t>1693/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1720,87 +1735,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>18.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.68</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>593.81</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>