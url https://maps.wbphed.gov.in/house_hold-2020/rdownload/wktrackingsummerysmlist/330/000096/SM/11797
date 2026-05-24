--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,68 +192,50 @@
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Kasba (NM) PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Kasba (NM), Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001925/2023-2024</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>28/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>FHTC (Functional Household Tap Connection) for Kasba(NM) Water Supply Scheme [Augmentation Scheme]in Raiganj Block Of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000402/2022-2023</t>
   </si>
   <si>
     <t>757/RD/PHE</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Construction of Pump House (size 4.10 m x 3.50 m outer to outer) with sanitary and water supply arrangement according to departmental drawing with toilet at 3nd Tube-Well Site in connection with Augmentation of Kasba-NM PWSS</t>
   </si>
   <si>
     <t>ORD/000283/2023-2024</t>
   </si>
@@ -777,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -997,54 +979,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.51</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1038,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>10.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1099,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1158,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4">
         <v>4003132613</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1219,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4">
         <v>100000094175</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>1.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1295,60 +1277,60 @@
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>158.66</v>
+        <v>92.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>51.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>55.31</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1356,60 +1338,60 @@
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>92.67</v>
+        <v>5.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>65.13</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1417,466 +1399,405 @@
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>5.02</v>
+        <v>212.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>176.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="S11" s="4">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>212.07</v>
+        <v>11.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J13" s="13"/>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.13</v>
+        <v>10.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>10.97</v>
+        <v>11.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>11.32</v>
+        <v>18.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="P16" s="4">
-        <v>18.73</v>
+        <v>10.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>435.15</v>
+      </c>
+      <c r="P17" s="8">
+        <v>267.36</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>61.44</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>