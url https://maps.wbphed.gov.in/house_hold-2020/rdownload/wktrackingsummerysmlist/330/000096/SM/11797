--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,86 @@
     <t>1801/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Additional Pipe Line (UPVC) For Providing FHTC at Kasba(NM) PWSS at Raiganj Block of Uttar Dinajpur District Under Raiganj Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2024-2025</t>
   </si>
   <si>
     <t>1693/RD/PHE</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir(Capacity-450 Cum) of KASBA(NM) Pipe Water Supply Scheme in connection with Augmentation at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000368/2022-2023</t>
+  </si>
+  <si>
+    <t>725/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1717,87 +1753,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P16" s="4">
         <v>10.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>158.66</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>13.7</v>
+      </c>
+      <c r="R17" s="4">
+        <v>8.63</v>
+      </c>
+      <c r="S17" s="4">
+        <v>40</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>83</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>598.81</v>
+      </c>
+      <c r="P19" s="8">
+        <v>281.05</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>46.94</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>