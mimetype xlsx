--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,324 +89,324 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF KASBA (NM) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11797</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation work of KASBA(NM) Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000097/2022-2023</t>
+  </si>
+  <si>
+    <t>1544/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>AJIT PARMANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2022-2023</t>
   </si>
   <si>
     <t>1974/RD/PHE</t>
   </si>
   <si>
     <t>08/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Repairing of Pump House of Head Works and 2nd Tube Well Site in connection with Augmentation of Kasba(NM) Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000269/2022-2023</t>
   </si>
   <si>
     <t>433/RD/PHE</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>M/S NATARAJ CONSTRUCTION DEBUABCD.1234@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of KASBA (NM) Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/001110/2022-2023</t>
   </si>
   <si>
     <t>426/MLMD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
+    <t>Construction of Over Head Reservoir(Capacity-450 Cum) of KASBA(NM) Pipe Water Supply Scheme in connection with Augmentation at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000368/2022-2023</t>
+  </si>
+  <si>
+    <t>725/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>FHTC (Functional Household Tap Connection) for Kasba(NM) Water Supply Scheme [Augmentation Scheme]in Raiganj Block Of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2022-2023</t>
+  </si>
+  <si>
+    <t>757/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (size 4.10 m x 3.50 m outer to outer) with sanitary and water supply arrangement according to departmental drawing with toilet at 3nd Tube-Well Site in connection with Augmentation of Kasba-NM PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>2362/RD/PHE</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of KASBA (NM) Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001111/2022-2023</t>
   </si>
   <si>
     <t>427/MLMD</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Kasba (NM) PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of KASBA (NM) Water Supply Scheme T/W no. III in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001112/2022-2023</t>
+  </si>
+  <si>
+    <t>428/MLMD</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Kasba (NM), Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001925/2023-2024</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>FHTC (Functional Household Tap Connection) for Kasba(NM) Water Supply Scheme [Augmentation Scheme]in Raiganj Block Of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at 2nd and 3rd Tube-Well Site under Augmentation Kasba NM PWSS at Raiganj Block under Raiganj Division,PHE dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000155/2024-2025</t>
   </si>
   <si>
     <t>2887/RD/PHE</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of KASBA (NM) Water Supply Scheme T/W no. III in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...8 lines deleted...]
-    <t>KUNDU CONSTRUCTION.</t>
+    <t>Additional Pipe Line (UPVC) For Providing FHTC at Kasba(NM) PWSS at Raiganj Block of Uttar Dinajpur District Under Raiganj Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2024-2025</t>
+  </si>
+  <si>
+    <t>1693/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site, 2nd &amp; 3rd tubewell site and road restoration of Kasba NM PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000656/2024-2025</t>
   </si>
   <si>
     <t>417/RD/PHE</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kasba(NM) Water Supply Scheme at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000282/2025-2026</t>
   </si>
   <si>
     <t>1801/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...49 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,985 +933,985 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>36.35</v>
+        <v>212.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>176.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.24</v>
+        <v>36.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.51</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.8</v>
+        <v>3.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.72</v>
+        <v>3.13</v>
       </c>
       <c r="R5" s="4">
-        <v>99.2</v>
+        <v>96.51</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.44</v>
+        <v>10.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.36</v>
+        <v>10.72</v>
       </c>
       <c r="R6" s="4">
-        <v>99.22</v>
+        <v>99.2</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>158.66</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>13.7</v>
+      </c>
+      <c r="R7" s="4">
+        <v>8.63</v>
+      </c>
+      <c r="S7" s="4">
         <v>40</v>
-      </c>
-[...26 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>100000094175</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>92.67</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>51.26</v>
+      </c>
+      <c r="R8" s="4">
+        <v>55.31</v>
+      </c>
+      <c r="S8" s="4">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>92.67</v>
+        <v>5.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>51.26</v>
+        <v>3.27</v>
       </c>
       <c r="R9" s="4">
-        <v>55.31</v>
+        <v>65.13</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>5.02</v>
+        <v>10.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.27</v>
+        <v>10.36</v>
       </c>
       <c r="R10" s="4">
-        <v>65.13</v>
+        <v>99.22</v>
       </c>
       <c r="S10" s="4">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003132613</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>212.07</v>
+        <v>0.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>176.01</v>
+        <v>0.54</v>
       </c>
       <c r="R11" s="4">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.13</v>
+        <v>10.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="L13" s="4">
+        <v>100000094175</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>10.97</v>
+        <v>1.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.9</v>
+        <v>1.17</v>
       </c>
       <c r="R13" s="4">
-        <v>99.37</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>11.32</v>
+        <v>11.13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="P15" s="4">
-        <v>18.73</v>
+        <v>10.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>10.68</v>
+        <v>5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="P17" s="4">
-        <v>158.66</v>
+        <v>11.32</v>
       </c>
       <c r="Q17" s="4">
-        <v>13.7</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>8.63</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>5</v>
+        <v>18.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>598.81</v>