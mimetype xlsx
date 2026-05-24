--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,66 +260,54 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Boundary Wall,Fhtc And Other Allied Works Of Kasba Itahar Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
-  </si>
-[...10 lines deleted...]
-    <t>SANTI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -871,54 +859,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.14</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -932,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>11.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -991,54 +979,54 @@
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>11.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1227,54 +1215,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>6.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.98</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1288,54 +1276,54 @@
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>300.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>211.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.33</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1363,148 +1351,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>15.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...27 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>459.27</v>
+      </c>
+      <c r="P12" s="8">
+        <v>242.96</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>52.9</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>