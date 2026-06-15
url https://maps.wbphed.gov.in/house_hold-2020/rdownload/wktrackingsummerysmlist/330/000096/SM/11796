--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,62 @@
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Boundary Wall,Fhtc And Other Allied Works Of Kasba Itahar Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>3572/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>SANTI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1351,87 +1363,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>15.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>474.43</v>
+      </c>
+      <c r="P13" s="8">
+        <v>242.96</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>51.21</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>