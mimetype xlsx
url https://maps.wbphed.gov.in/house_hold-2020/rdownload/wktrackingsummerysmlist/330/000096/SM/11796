--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,59 +89,116 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>AUGMENTATION FOR KASBA (ITAHAR) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11796</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation work of KASBA(Itahar) and it's adjoining mouzas Piped Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>1543/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>FHTC (Functional Household Tap Connection) for Kasba (Itahar) Water Supply Scheme [Augmentation Scheme] in Itahar Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>2019/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2022-2023</t>
+  </si>
+  <si>
+    <t>1951/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Repairing of Pump House of Head Works and 2nd Tube Well Site in connection with Augmentation of Kasba (Itahar) Water Supply Scheme Scheme at Itahar Block under Raiganj Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000261/2022-2023</t>
   </si>
   <si>
     <t>387/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>SARNALI ENTERPRISE SARNALI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of KASBA ITAHAR Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
@@ -152,138 +209,81 @@
   <si>
     <t>424/MLMD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of KASBA ITAHAR Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001106/2022-2023</t>
   </si>
   <si>
     <t>425/MLMD</t>
   </si>
   <si>
     <t>T.N. BANERJEE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Augmentation of Kasba (Itahar) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011409)</t>
+  </si>
+  <si>
+    <t>ORD/000763/2023-2024</t>
+  </si>
+  <si>
+    <t>2806/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>13/11/2028</t>
+  </si>
+  <si>
+    <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Hiring of vehicle for inspection and monitoring of Augmentation work of Kasba(Itahar) under JJM under Raiganj sub-division of Raiganj Division, PHE Dte. for the period from 24.11.2022 to 05.12.2022.</t>
   </si>
   <si>
     <t>BILL/00228/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-76</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
-  </si>
-[...58 lines deleted...]
-    <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Boundary Wall,Fhtc And Other Allied Works Of Kasba Itahar Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>3571/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
@@ -868,477 +868,477 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.48</v>
+        <v>300.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.42</v>
+        <v>211.01</v>
       </c>
       <c r="R3" s="4">
-        <v>98.14</v>
+        <v>70.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.56</v>
+        <v>60.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.25</v>
+        <v>50.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>50.19</v>
+        <v>3.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.14</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.1</v>
+        <v>11.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>60.76</v>
+        <v>11.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>6.77</v>
       </c>
       <c r="Q9" s="4">
         <v>5.75</v>
       </c>
       <c r="R9" s="4">
         <v>84.98</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>300.01</v>
+        <v>0.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>211.01</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>70.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>