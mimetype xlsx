--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,210 +77,210 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF KUNORE PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/11795</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of KUNORE Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000095/2022-2023</t>
+  </si>
+  <si>
+    <t>1542/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>UJJWAL DAS</t>
+  </si>
+  <si>
+    <t>FHTC (Functional Household Tap Connection) for Kunore Water Supply Scheme [Augmentation Scheme] in Kaliaganj Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2022-2023</t>
+  </si>
+  <si>
+    <t>2023/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000035/2022-2023</t>
+  </si>
+  <si>
+    <t>1948/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Repairing of Pump House of Head Works and 2nd Tube Well Site of Kunore in Connection with Augmentation of Kunore Piped Water Supply Scheme at Kaliyaganj Block under Raiganj Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>1544/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>23/07/2023</t>
+  </si>
+  <si>
+    <t>A.S.B ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF KUNORE PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Making compound lighting arrangement and installation of grid connected solar PV system with net metering at T/W no. I of Augmentation of Kunore Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011433)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000617/2023-2024</t>
   </si>
   <si>
     <t>2656/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/11/2028</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...73 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of KUNORE Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>757/MLMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>S. P. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Over Head Reservoir(Capacity-400 Cum) of KUNORE Pipe Water Supply Scheme in connection with Augmentation at KALIYAGANJ Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000369/2022-2023</t>
+  </si>
+  <si>
+    <t>726/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD. DEBASISHGHOSHDG76@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Requisition of fund regarding payment for permanent restoration of rural roads damaged due to laying of pipeline by PHE Dte. as on 24.09.2024 i.c.w Shibpur - Madanpur Pacca Rasta- Kunarhat tala Pacca Rasta (Package No. WB15296: Under DLP), under coverage of Augmentation of Kunore PWSS (SM/11795)</t>
   </si>
   <si>
     <t>BILL/00475/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-276</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
-  </si>
-[...16 lines deleted...]
-    <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD. DEBASISHGHOSHDG76@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,510 +829,510 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.28</v>
+        <v>259.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>222.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>36.52</v>
+        <v>73.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>259.24</v>
+        <v>36.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>73.38</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.53</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>10.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>11.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>3.2</v>
+        <v>143.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>61.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>42.8</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>143.15</v>
+        <v>3.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>542.08</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>333.96</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>61.61</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>