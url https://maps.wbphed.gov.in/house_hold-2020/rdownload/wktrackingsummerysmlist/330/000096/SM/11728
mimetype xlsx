--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,59 +89,110 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Raghabpur in Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/11728</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>FHTC (Functional Household Tap Connection) for Raghabpur Water Supply Scheme [Augmentation Scheme] in Karandighi Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000162/2022-2023</t>
+  </si>
+  <si>
+    <t>2022/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK ENTERPRISE BHOWMICKJ21@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Augmentation of RAGHABPUR Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000103/2022-2023</t>
+  </si>
+  <si>
+    <t>1550/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000030/2022-2023</t>
+  </si>
+  <si>
+    <t>1943/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Repairing of Pump House at 3rd Tubewell site in connection with Augmentation of Raghabpur Piped Water Supply Scheme under Islampur Sub-Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000252/2022-2023</t>
   </si>
   <si>
     <t>380/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>SINHA CONSTRUCTION BIMALJYOTI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir(Capacity-300 Cum) of RAGHABPUR Pipe Water Supply Scheme in connection with Augmentation at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000210/2022-2023</t>
   </si>
   <si>
     <t>79/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2023</t>
@@ -155,246 +206,195 @@
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Making compound lighting arrangement and installation of grid connected solar PV system with net metering at T/W no. I of Augmentation of Raghabpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011648)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/000612/2023-2024</t>
   </si>
   <si>
     <t>2654/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/11/2028</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Pump House at Head Work Site (5.40mx3.60m) in connection with Augmentation of Raghabpur Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>371/RD/PHE</t>
+  </si>
+  <si>
+    <t>D. K. ASSOCIATES BISWAJITKAR9434@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Repairing of Pump House at 2nd Tubewell site in connection with Augmentation of RAGHABPUR Piped Water Supply Scheme under Islampur Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>372/RD/PHE</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of RAGHABPUR Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001051/2022-2023</t>
+  </si>
+  <si>
+    <t>0252/MLMD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>DEB CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of RAGHABPUR Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001052/2022-2023</t>
   </si>
   <si>
     <t>253/MLMD</t>
   </si>
   <si>
-    <t>24/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of RAGHABPUR Water Supply Scheme T/W no. III in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001053/2022-2023</t>
+  </si>
+  <si>
+    <t>254/MLMD</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Raghabpur, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001160/2022-2023</t>
   </si>
   <si>
     <t>26/03/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Construction of Pump House at 3rd tubewell Site (3.60mx3.00m ) Raghabpur Piped Water Supply Scheme in connection with Augmentation of Raghabpur PWSS under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Raghabpur PWSS , Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-02</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001940/2023-2024</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...31 lines deleted...]
-  <si>
     <t>Balance Laying of pipeline with Construction Of Boundary Wall With Gate and Approach Road at Head Work Site, 2nd Tube-Well in connection with Augmentation Of Raghabpur PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3291/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS C-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying additional pipe line with FHTC for Augmentation Of Raghabpur Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>3784/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
-  </si>
-[...61 lines deleted...]
-    <t>372/RD/PHE</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Raghabpur Water Supply Scheme(Augmentation) at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity-60 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000352/2025-2026</t>
   </si>
   <si>
     <t>2498/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -964,60 +964,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.06</v>
+        <v>53.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.27</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1025,898 +1025,898 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>86.06</v>
+        <v>144.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>140.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.55</v>
+        <v>20.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.45</v>
+        <v>2.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4">
-[...2 lines deleted...]
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.55</v>
+        <v>86.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>4.09</v>
+        <v>10.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4">
-        <v>4003266667</v>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.4</v>
+        <v>4.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>20.88</v>
+        <v>2.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>53.39</v>
+        <v>10.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>39.82</v>
+        <v>10.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>26.17</v>
+        <v>10.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.52</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>87</v>
+      </c>
+      <c r="L14" s="4">
+        <v>4003118806</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>144.6</v>
+        <v>0.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>10.36</v>
+        <v>4.09</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.18</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>97</v>
+      </c>
+      <c r="L16" s="4">
+        <v>4003266667</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>10.55</v>
+        <v>6.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.96</v>
+        <v>39.82</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>2.02</v>
+        <v>26.17</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1959,54 +1959,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>462.5</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>225.04</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>48.66</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>