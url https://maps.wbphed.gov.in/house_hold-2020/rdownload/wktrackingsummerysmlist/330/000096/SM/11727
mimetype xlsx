--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,71 @@
     <t>ORD/000139/2023-2024</t>
   </si>
   <si>
     <t>1664/MLMD</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Hemtabad, Zone-II, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02465/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-414</t>
   </si>
   <si>
     <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1558,87 +1579,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P14" s="4">
         <v>4.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>842.09</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>