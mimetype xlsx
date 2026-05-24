--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,71 @@
     <t>BP-2023-24-414</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation of Hemtabad Zone-II PWSS at Hemtabad Block under Raiganj Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SANJIB BHATTACHARJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1030,54 +1051,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>11.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1230,54 @@
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4">
         <v>4003083063</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1289,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4">
         <v>4003083051</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>0.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1386,54 +1407,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>425.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>144.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.82</v>
       </c>
       <c r="S11" s="4">
         <v>52</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1447,54 +1468,54 @@
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>11.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1529,54 @@
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>11.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1626,101 +1647,162 @@
       <c r="I15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>5</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>24.46</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>866.55</v>
+      </c>
+      <c r="P17" s="8">
+        <v>179.09</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>20.67</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>