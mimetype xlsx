--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,159 +227,171 @@
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T.W No. I (Zone-II) of Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001060/2022-2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2022-2023</t>
   </si>
   <si>
     <t>1953/RD/PHE</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000968/2022-2023</t>
+  </si>
+  <si>
+    <t>245/MLMD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011655)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>1664/MLMD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Hemtabad, Zone-II, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02465/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-414</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation of Hemtabad Zone-II PWSS at Hemtabad Block under Raiganj Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Hemtabad - Bangalbari Road due to pipe laying i.c.w Augmentation Hemtabad Z II (SM/11727) Piped Water Supply Scheme from chain age 2.00 km to 3.20 km along the said road under Uttar Dinajpur Division.</t>
+  </si>
+  <si>
+    <t>BILL/00318/2025-2026</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, UTTAR DINAJPUR</t>
+  </si>
+  <si>
     <t>Augmentation work of HEMTABAD ZONE-II Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal</t>
   </si>
   <si>
     <t>ORD/000101/2022-2023</t>
   </si>
   <si>
     <t>1548/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
-    <t>24/11/2022</t>
+    <t>10/11/2024</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
-  </si>
-[...91 lines deleted...]
-    <t>M/S SANJIB BHATTACHARJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1368,441 +1380,496 @@
         <v>143.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>425.89</v>
+        <v>11.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>144.03</v>
+        <v>10.89</v>
       </c>
       <c r="R11" s="4">
-        <v>33.82</v>
+        <v>98.46</v>
       </c>
       <c r="S11" s="4">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>11.06</v>
+        <v>11.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.89</v>
+        <v>11.42</v>
       </c>
       <c r="R12" s="4">
-        <v>98.46</v>
+        <v>99.22</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>11.51</v>
+        <v>4.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.42</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.22</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>4.53</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>5</v>
+        <v>24.46</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>3.61</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>24.46</v>
+        <v>7.42</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>425.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>144.03</v>
+      </c>
+      <c r="R17" s="4">
+        <v>33.82</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>873.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>179.09</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>20.49</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>