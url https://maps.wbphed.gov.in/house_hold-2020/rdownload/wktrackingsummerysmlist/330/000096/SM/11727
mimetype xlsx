--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,98 +89,131 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Hemtabad Zone-II in Hemtabad Block under Raiganj Division, P.H.E. Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>SM/11727</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation work of HEMTABAD ZONE-II Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>1548/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
     <t>FHTC (Functional Household Tap Connection) for Hemtabad Zone-II Water Supply Scheme [Augmentation Scheme] in Hemtabad Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000161/2022-2023</t>
   </si>
   <si>
     <t>2021/RD/PHE</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/000967/2022-2023</t>
   </si>
   <si>
     <t>2953/MLMD</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>BISWAS SUPPLIERS.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000040/2022-2023</t>
+  </si>
+  <si>
+    <t>1953/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Construction of Pump house for (5.4 x 3.6) at Head work site and(3.6x3.0) at 2nd Tubewell Site of Hemtabad Zone-II Water Supply Schemes Augmentation under Hemtabad Block under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000263/2022-2023</t>
   </si>
   <si>
     <t>389/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>M/S SANJIB BHATTACHARJEE SANJIB.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir(Capacity-400 Cum) of HEMTABAD (Zone-II) Pipe Water Supply Scheme in connection with Augmentation at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000372/2022-2023</t>
   </si>
   <si>
     <t>729/RD/PHE</t>
@@ -212,186 +245,153 @@
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T.W No. II (Zone-II) of Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001059/2022-2023</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T.W No. I (Zone-II) of Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001060/2022-2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011655)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>1664/MLMD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-07</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000968/2022-2023</t>
   </si>
   <si>
     <t>245/MLMD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation of HEMTABAD Water Supply Scheme (Zone-II) T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011655)</t>
-[...14 lines deleted...]
-    <t>PABITRA MANDAL</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation of Hemtabad Zone-II PWSS at Hemtabad Block under Raiganj Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SANJIB BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Hemtabad, Zone-II, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02465/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-414</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Hemtabad - Bangalbari Road due to pipe laying i.c.w Augmentation Hemtabad Z II (SM/11727) Piped Water Supply Scheme from chain age 2.00 km to 3.20 km along the said road under Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00318/2025-2026</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, UTTAR DINAJPUR</t>
-  </si>
-[...16 lines deleted...]
-    <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,892 +940,892 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>64.54</v>
+        <v>425.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>144.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.82</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.94</v>
+        <v>64.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.8</v>
+        <v>10.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.38</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>96.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>143.15</v>
+        <v>143.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.02</v>
+        <v>11.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003083063</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.54</v>
+        <v>143.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4">
-        <v>4003083051</v>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.65</v>
+        <v>9.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>71</v>
+      </c>
+      <c r="L10" s="4">
+        <v>4003083063</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>143.46</v>
+        <v>0.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003083051</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.06</v>
+        <v>0.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.89</v>
+        <v>0.65</v>
       </c>
       <c r="R11" s="4">
-        <v>98.46</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>11.51</v>
       </c>
       <c r="Q12" s="4">
         <v>11.42</v>
       </c>
       <c r="R12" s="4">
         <v>99.22</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.53</v>
+        <v>11.06</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.89</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>24.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>3.61</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>24.46</v>
+        <v>5</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="P16" s="4">
-        <v>7.42</v>
+        <v>4.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>425.89</v>
+        <v>7.42</v>
       </c>
       <c r="Q17" s="4">
-        <v>144.03</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>33.82</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>873.97</v>