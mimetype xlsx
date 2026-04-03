--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -227,51 +227,51 @@
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Augmentation work of MARNAI and it's adjoining mouzas Piped Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000099/2022-2023</t>
   </si>
   <si>
     <t>1546/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>17/09/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>2204/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
   </si>
   <si>
     <t>ORD/000224/2023-2024</t>
   </si>