--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -242,132 +242,132 @@
   <si>
     <t>ORD/000099/2022-2023</t>
   </si>
   <si>
     <t>1546/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>2204/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
+    <t>Construction of Pump House (size 4.10 m x 3.50 m outer to outer) with sanitary and water supply arrangement according to departmental drawing with toilet at 3nd Tube-Well Site in connection with Augmentation of Marnai PWSS</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>2363/RD/PHE</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road,Boundary Wall,Fhtc And Other Allied Works Of Marnai Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000403/2024-2025</t>
+  </si>
+  <si>
+    <t>3573/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Marnai Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000280/2025-2026</t>
+  </si>
+  <si>
+    <t>2207/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>25/01/2026</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
   </si>
   <si>
     <t>ORD/000224/2023-2024</t>
   </si>
   <si>
     <t>2205/MLMD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA.</t>
-  </si>
-[...61 lines deleted...]
-    <t>25/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1098,54 +1098,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>6.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.3</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>354.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>182.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>51.32</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1360,308 +1360,308 @@
         <v>10.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>81</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>10.38</v>
+        <v>5.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>5.02</v>
+        <v>41.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="J13" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>41.84</v>
+        <v>33.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>33.6</v>
+        <v>10.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.67</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>621.78</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>197.25</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>31.72</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>