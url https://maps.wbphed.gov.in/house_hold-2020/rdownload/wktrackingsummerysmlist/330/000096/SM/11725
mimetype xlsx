--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -242,51 +242,51 @@
   <si>
     <t>ORD/000099/2022-2023</t>
   </si>
   <si>
     <t>1546/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>2204/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>30/07/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Construction of Pump House (size 4.10 m x 3.50 m outer to outer) with sanitary and water supply arrangement according to departmental drawing with toilet at 3nd Tube-Well Site in connection with Augmentation of Marnai PWSS</t>
   </si>
   <si>
     <t>Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000290/2023-2024</t>
   </si>
   <si>
     <t>2363/RD/PHE</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>