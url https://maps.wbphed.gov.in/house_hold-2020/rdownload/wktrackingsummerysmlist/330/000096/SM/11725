--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF MARNAI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11725</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation work of MARNAI and it's adjoining mouzas Piped Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>1546/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>FHTC (Functional Household Tap Connection) for Marnai Water Supply Scheme [Augmentation Scheme] in Raiganj Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000169/2022-2023</t>
   </si>
   <si>
     <t>2029/RD/PHE</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
-    <t>M/S LOKENATH CONSTRUCTION</t>
+    <t>Repairing of Pump House of Head Works and 2nd Tube Well Site in connection with Augmentation of Marnai Water Supply Scheme at Itahar Block Under Raiganj Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2022-2023</t>
+  </si>
+  <si>
+    <t>407/RD/PHE</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION (SEVOKPALLY) RGJMAATARA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>2204/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (size 4.10 m x 3.50 m outer to outer) with sanitary and water supply arrangement according to departmental drawing with toilet at 3nd Tube-Well Site in connection with Augmentation of Marnai PWSS</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>2363/RD/PHE</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Augmentation of Marnai Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011652)</t>
+  </si>
+  <si>
+    <t>ORD/001982/2023-2024</t>
+  </si>
+  <si>
+    <t>3872/MLMD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>16/03/2029</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011419)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2023-2024</t>
+  </si>
+  <si>
+    <t>2205/MLMD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2022-2023</t>
   </si>
   <si>
     <t>12/RD/PHE</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Repairing of Pump House of Head Works and 2nd Tube Well Site in connection with Augmentation of Marnai Water Supply Scheme at Itahar Block Under Raiganj Division, P.H.E Dte.</t>
-[...41 lines deleted...]
-    <t>SHREE BISHNU CONSTRUCTION</t>
+    <t>Construction of Approach Road,Boundary Wall,Fhtc And Other Allied Works Of Marnai Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000403/2024-2025</t>
+  </si>
+  <si>
+    <t>3573/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial run of electro-mechanical components of Augmentation of MARNAI Water Supply Scheme T/W no. III in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-02,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>2944/MLMD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Quotation for new service connection at MARNAI PH-III (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00031/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-62</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Augmentation work of MARNAI and it's adjoining mouzas Piped Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
-[...82 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Marnai Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 90 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000280/2025-2026</t>
   </si>
   <si>
     <t>2207/RD/PHE</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,721 +916,721 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>79.34</v>
+        <v>354.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>182.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>58.04</v>
+        <v>79.34</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.53</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.98</v>
+        <v>10.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.95</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>85.3</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>10.56</v>
+        <v>5.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>6.97</v>
+        <v>6.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.3</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>354.98</v>
+        <v>10.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>182.19</v>
+        <v>9.1</v>
       </c>
       <c r="R9" s="4">
-        <v>51.32</v>
+        <v>87.67</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>10.53</v>
+        <v>58.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>5.02</v>
+        <v>41.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>41.84</v>
+        <v>10.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>33.6</v>
+        <v>6.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>10.38</v>
+        <v>33.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.1</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>87.67</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>621.78</v>