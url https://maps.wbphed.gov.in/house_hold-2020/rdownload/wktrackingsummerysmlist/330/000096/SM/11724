--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,75 +296,90 @@
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Construction Of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation Of Lakhipur PWSS at Chopra Block under Raiganj Division, PHE dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>3295/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
-    <t>20/12/2024</t>
+    <t>15/03/2026</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION GHOSH1.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Lakhipur Water Supply Scheme (Aumentation)at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000393/2025-2026</t>
   </si>
   <si>
     <t>1927/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>KOHINOOR ALAM</t>
+  </si>
+  <si>
+    <t>Laying additional pipe line with FHTC in connection with Augmentation Of Lakhipur Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>3298/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>D. K. ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1593,87 +1608,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
         <v>32.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.35</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>556.43</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>