--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -931,54 +931,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>194.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1291,54 +1291,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>79.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>60.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.62</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1352,54 @@
       <c r="I10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>12.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1413,54 @@
       <c r="I11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>12.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1474,54 +1474,54 @@
       <c r="I12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>4.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1689,54 +1689,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>556.43</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>250.21</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>44.97</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>