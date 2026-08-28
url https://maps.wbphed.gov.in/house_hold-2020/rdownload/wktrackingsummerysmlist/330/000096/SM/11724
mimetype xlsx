--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,273 +113,273 @@
   <si>
     <t>Augmentation work of LAKHIPUR and it's adjoining mouzas Piped Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000098/2022-2023</t>
   </si>
   <si>
     <t>1545/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
+    <t>FHTC (Functional Household Tap Connection) for Lakhipur Water Supply Scheme [Augmentation Scheme] in Chopra Block of Uttar Dinajpur District Under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>2027/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000034/2022-2023</t>
+  </si>
+  <si>
+    <t>1946/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Construction of Pump House at Head Work Site (5.40mx3.60m) in connection with Augmentation of Lakhipur Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000266/2022-2023</t>
   </si>
   <si>
     <t>406/RD/PHE</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>26/03/2023</t>
   </si>
   <si>
     <t>ZAREEN ENTERPRISE MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
     <t>Repairing of Pump House at 2nd Tubewell Site in connection with Augmentation of Lakhipur Piped Water Supply Scheme under Islampur Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000244/2022-2023</t>
   </si>
   <si>
     <t>375/RD/PHE</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir(Capacity-450 Cum) of LAKHIPUR Pipe Water Supply Scheme in connection with Augmentation at CHOPRA Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000384/2022-2023</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Making compound lighting arrangement and installation of grid connected solar PV system with net metering at T/W no. I of Augmentation of Lakhipur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011434)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>ORD/000622/2023-2024</t>
   </si>
   <si>
     <t>2659/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/11/2028</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...26 lines deleted...]
-    <t>15/02/2023</t>
+    <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month(Period from 01.07.2023 to 30.06.2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000625/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of Lakhipur Water Supply Scheme TW no I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>739/ MLMD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of Lakhipur Water Supply Scheme TW no II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001165/2022-2023</t>
   </si>
   <si>
     <t>518/MLMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
-    <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month(Period from 01.07.2023 to 30.06.2024).</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction Of Boundary Wall With Gate at Head Work Site, &amp; 2nd Tube-Well Site under Augmentation Of Lakhipur PWSS at Chopra Block under Raiganj Division, PHE dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>3295/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION GHOSH1.RNJ@GMAIL.COM</t>
   </si>
   <si>
+    <t>Laying additional pipe line with FHTC in connection with Augmentation Of Lakhipur Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>3298/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>D. K. ASSOCIATES</t>
+  </si>
+  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Lakhipur Water Supply Scheme (Aumentation)at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000393/2025-2026</t>
   </si>
   <si>
     <t>1927/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>KOHINOOR ALAM</t>
-  </si>
-[...13 lines deleted...]
-    <t>D. K. ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,51 +937,51 @@
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>194.17</v>
       </c>
       <c r="Q3" s="4">
         <v>164</v>
       </c>
       <c r="R3" s="4">
         <v>84.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -989,112 +989,108 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.95</v>
+        <v>79.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>60.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.09</v>
+        <v>26.53</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1111,420 +1107,424 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>158.66</v>
+        <v>4.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13"/>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>10.54</v>
+        <v>2.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>26.53</v>
+        <v>158.66</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>79.41</v>
+        <v>10.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>60.05</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>75.62</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>12.5</v>
+        <v>4.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.49</v>
+        <v>1.2</v>
       </c>
       <c r="R10" s="4">
-        <v>99.92</v>
+        <v>25</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>12.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>12.47</v>
+        <v>12.49</v>
       </c>
       <c r="R11" s="4">
-        <v>99.81</v>
+        <v>99.92</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>4.8</v>
+        <v>12.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.2</v>
+        <v>12.47</v>
       </c>
       <c r="R12" s="4">
-        <v>25</v>
+        <v>99.81</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1572,140 +1572,140 @@
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="J14" s="13"/>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>32.33</v>
+        <v>9.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P15" s="4">
-        <v>9.35</v>
+        <v>32.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>556.43</v>