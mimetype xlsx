--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -209,129 +209,129 @@
   <si>
     <t>421/MLMD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001102/2022-2023</t>
   </si>
   <si>
     <t>420/MLMD</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
+    <t>Construction of OHR &amp; other allied works of BAJE BINDOL and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>587/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAJE BINDOL Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>569/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Trial Run For Baje Bindol PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000697/2024-2025</t>
+  </si>
+  <si>
+    <t>538/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Implementation of BAJE BINDOLE and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>17/05/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>13/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1311,247 +1311,247 @@
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>239.58</v>
+        <v>157.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>157.71</v>
+        <v>22.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>22.76</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.88</v>
+        <v>239.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>500.84</v>