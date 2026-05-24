--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Implementation of BAJE BINDOLE and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000093/2022-2023</t>
   </si>
   <si>
     <t>1540/RD/PHE</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>Additional Pipe Line for Providing FHTC Baje Bindol Piped Water Supply Scheme at Raiganj Block of Uttar Diunajpur District under Raiganj Division, P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>3014/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +964,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003137386</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1007,54 +1025,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003132926</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>0.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,54 +1206,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1251,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>10.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1314,54 +1332,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>157.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>47.44</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.08</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1501,101 +1519,164 @@
       <c r="I13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>239.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>216.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>54.09</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>60</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>554.93</v>
+      </c>
+      <c r="P15" s="8">
+        <v>286.88</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>51.7</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>