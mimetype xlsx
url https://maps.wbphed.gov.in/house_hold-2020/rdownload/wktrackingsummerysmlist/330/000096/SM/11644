--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,264 +92,345 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
   </si>
   <si>
     <t>SM/11644</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Baje Bindol PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Baje Bindol PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2022-2023</t>
+  </si>
+  <si>
+    <t>1955/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Restoration in connection with laying of PHE pipeline of Barduary- Bindole road under the jurisdiction of Uttar Dinajpur Highway Division in the district Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00504/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-129</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER PWD ROADS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001103/2022-2023</t>
+  </si>
+  <si>
+    <t>421/MLMD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001102/2022-2023</t>
+  </si>
+  <si>
+    <t>420/MLMD</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Construction of OHR &amp; other allied works of BAJE BINDOL and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>587/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAJE BINDOL Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>569/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Trial Run For Baje Bindol PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000697/2024-2025</t>
+  </si>
+  <si>
+    <t>538/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Implementation of BAJE BINDOLE and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>1540/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>Additional Pipe Line for Providing FHTC Baje Bindol Piped Water Supply Scheme at Raiganj Block of Uttar Diunajpur District under Raiganj Division, P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>3014/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Order for supply and delivery of Canon Genuine Toner NPG-59 Black &amp; Toner Cartridge for Printer to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00815/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-471</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>AYANTIKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/00816/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-470</t>
+  </si>
+  <si>
+    <t>Order for supply and delivery of Canon Drum Unit Set 2002 (compatible) to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00819/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-467</t>
+  </si>
+  <si>
+    <t>Arrangement for payment of Mutation fees through Grips e-Challan in favour of Land &amp; Land Reforms Department, Govt. of West Bengal under Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>BILL/00727/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>M/S MANDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Order for supply and delivery of Canon Genuine Toner NPG-59 &amp; NPG-51 Black to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00817/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-469</t>
+  </si>
+  <si>
+    <t>Order for supply and delivery of Canon Drum Unit Set 2520 (compatible) to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00818/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-468</t>
+  </si>
+  <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Baje Bindole Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011708)</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000710/2023-2024</t>
   </si>
   <si>
     <t>2240/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>16/10/2023</t>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ART CENTRE</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Baje Bindol PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
-[...188 lines deleted...]
-    <t>01/01/2025</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,802 +962,1219 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4">
+        <v>4003137386</v>
+      </c>
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>3.83</v>
+        <v>0.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4">
+        <v>4003132926</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>30.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>30.7</v>
+        <v>22.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>22.53</v>
+        <v>10.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.92</v>
+        <v>10.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.84</v>
+        <v>10.8</v>
       </c>
       <c r="R8" s="4">
-        <v>99.3</v>
+        <v>99.2</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>10.89</v>
+        <v>157.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.8</v>
+        <v>47.44</v>
       </c>
       <c r="R9" s="4">
-        <v>99.2</v>
+        <v>30.08</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>157.71</v>
+        <v>22.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>47.44</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>30.08</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>22.76</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>239.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>216.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>239.58</v>
+        <v>54.09</v>
       </c>
       <c r="Q13" s="4">
-        <v>216.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>90.47</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>54.09</v>
+        <v>0.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.07</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>83</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>560.33</v>
+      </c>
+      <c r="P22" s="8">
+        <v>286.88</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>51.2</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>