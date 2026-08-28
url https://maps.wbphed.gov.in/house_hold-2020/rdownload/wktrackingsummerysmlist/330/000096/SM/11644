--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,257 +80,296 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
+  </si>
+  <si>
+    <t>SM/11644</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of BAJE BINDOLE and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>1540/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2022-2023</t>
+  </si>
+  <si>
+    <t>1955/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of OHR &amp; other allied works of BAJE BINDOL and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000312/2022-2023</t>
+  </si>
+  <si>
+    <t>587/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Baje Bindol PWSS in Raiganj Block in North Dinajpur District</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Making compound lighting arrangement with allied works at T/W no. I of Baje Bindole Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011708)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000710/2023-2024</t>
+  </si>
+  <si>
+    <t>2240/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Baje Bindol PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Baje Bindol PWSS , Raiganj C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001102/2022-2023</t>
+  </si>
+  <si>
+    <t>420/MLMD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001103/2022-2023</t>
+  </si>
+  <si>
+    <t>421/MLMD</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Restoration in connection with laying of PHE pipeline of Barduary- Bindole road under the jurisdiction of Uttar Dinajpur Highway Division in the district Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-129</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of BAJE BINDOLWater Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Balance distribution System of Laying Pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAJE BINDOL Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000461/2023-2024</t>
   </si>
   <si>
     <t>569/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
+    <t>Additional Pipe Line for Providing FHTC Baje Bindol Piped Water Supply Scheme at Raiganj Block of Uttar Diunajpur District under Raiganj Division, P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>3014/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Trial Run For Baje Bindol PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000697/2024-2025</t>
   </si>
   <si>
     <t>538/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
-    <t>M/S MAA TARA CONSTRUCTION</t>
-[...37 lines deleted...]
-  <si>
     <t>Order for supply and delivery of Canon Genuine Toner NPG-59 Black &amp; Toner Cartridge for Printer to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00815/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-471</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>AYANTIKA ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00816/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-470</t>
   </si>
   <si>
     <t>Order for supply and delivery of Canon Drum Unit Set 2002 (compatible) to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00819/2024-2025</t>
@@ -348,89 +387,50 @@
     <t>BP-2024-25-441</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>M/S MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Order for supply and delivery of Canon Genuine Toner NPG-59 &amp; NPG-51 Black to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00817/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-469</t>
   </si>
   <si>
     <t>Order for supply and delivery of Canon Drum Unit Set 2520 (compatible) to the office of the Executive Engineer, Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00818/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-468</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -962,1175 +962,1175 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003137386</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.5</v>
+        <v>239.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.5</v>
+        <v>216.75</v>
       </c>
       <c r="R3" s="4">
+        <v>90.47</v>
+      </c>
+      <c r="S3" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003132926</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.55</v>
+        <v>30.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>30.7</v>
+        <v>157.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30.08</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>22.53</v>
+        <v>3.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003132926</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>10.92</v>
+        <v>0.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.84</v>
+        <v>0.55</v>
       </c>
       <c r="R7" s="4">
-        <v>99.3</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003137386</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>10.89</v>
+        <v>0.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.8</v>
+        <v>0.5</v>
       </c>
       <c r="R8" s="4">
-        <v>99.2</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>157.71</v>
+        <v>10.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>47.44</v>
+        <v>10.8</v>
       </c>
       <c r="R9" s="4">
-        <v>30.08</v>
+        <v>99.2</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>22.76</v>
+        <v>10.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>22.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>239.58</v>
+        <v>22.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>216.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>90.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
         <v>54.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>0.09</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>93</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>0.06</v>
+        <v>0.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="P20" s="4">
-        <v>3.83</v>
+        <v>0.07</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="P21" s="4">
-        <v>5</v>
+        <v>0.06</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>560.33</v>