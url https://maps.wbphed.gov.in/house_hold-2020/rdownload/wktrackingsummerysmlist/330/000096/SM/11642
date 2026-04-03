--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,102 +251,105 @@
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Gouri Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011695)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000712/2023-2024</t>
   </si>
   <si>
     <t>2242/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Gouri PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000479/2024-2025</t>
   </si>
   <si>
     <t>12/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Trial Run For Gouri PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000691/2024-2025</t>
   </si>
   <si>
     <t>536/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under GOURI Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000460/2023-2024</t>
+  </si>
+  <si>
+    <t>568/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>M/S BARENDRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1437,226 +1440,226 @@
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>88.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>88.14</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>22.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>787.95</v>
+        <v>807.93</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>