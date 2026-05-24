--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -901,54 +901,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003132438</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -962,54 +962,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003132554</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>0.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1084,54 +1084,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>11.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1147,54 +1147,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>11.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1210,54 +1210,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>376.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>321.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.47</v>
       </c>
       <c r="S8" s="4">
         <v>56</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1273,54 +1273,54 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>240.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>65.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>27.06</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1336,54 +1336,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>15.85</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1584,88 +1584,88 @@
       <c r="I14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>22.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>807.93</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>417.16</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>51.63</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>