--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -80,276 +80,276 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>GOURI PIPE WATER SUPPLY SCHEME IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
+  </si>
+  <si>
+    <t>SM/11642</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of GOURI and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000094/2022-2023</t>
+  </si>
+  <si>
+    <t>1541/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000044/2022-2023</t>
+  </si>
+  <si>
+    <t>1957/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction Over Head Resorvoir (OHR) and other allied works of GOURI and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>GOURI PIPE WATER SUPPLY SCHEME IN RAIGANJ BLOCK IN UTTAR DINAJPUR</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Making compound lighting arrangement with allied works at T/W no. I of Gouri Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011695)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000712/2023-2024</t>
+  </si>
+  <si>
+    <t>2242/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Gouri PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of GOURI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000190/2023-2024</t>
+  </si>
+  <si>
+    <t>1673/MLMD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of GOURI Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000191/2023-2024</t>
+  </si>
+  <si>
+    <t>1674/MLMD</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Gouri PWSS , Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...131 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under GOURI Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000460/2023-2024</t>
+  </si>
+  <si>
+    <t>568/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>M/S BARENDRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Gouri PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000479/2024-2025</t>
   </si>
   <si>
     <t>12/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Trial Run For Gouri PWSS under Raiganj Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>ORD/000691/2024-2025</t>
   </si>
   <si>
     <t>536/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S BARENDRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -881,760 +881,760 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003132438</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.74</v>
+        <v>376.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.74</v>
+        <v>321.58</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>85.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003132554</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.63</v>
+        <v>46.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>46.51</v>
+        <v>240.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>65.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.06</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>11.9</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.8</v>
+        <v>0.76</v>
       </c>
       <c r="R6" s="4">
-        <v>99.15</v>
+        <v>15.85</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>11.95</v>
+        <v>2.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003132438</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>376.23</v>
+        <v>0.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>321.58</v>
+        <v>0.74</v>
       </c>
       <c r="R8" s="4">
-        <v>85.47</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>240.92</v>
+        <v>11.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>65.18</v>
+        <v>11.8</v>
       </c>
       <c r="R9" s="4">
-        <v>27.06</v>
+        <v>99.15</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>4.8</v>
+        <v>11.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.76</v>
+        <v>11.86</v>
       </c>
       <c r="R10" s="4">
-        <v>15.85</v>
+        <v>99.23</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4">
+        <v>4003132554</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>2.64</v>
+        <v>0.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>88.14</v>
+        <v>22.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>0.88</v>
+        <v>88.14</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.58</v>
+        <v>0.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>20.38</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>807.93</v>