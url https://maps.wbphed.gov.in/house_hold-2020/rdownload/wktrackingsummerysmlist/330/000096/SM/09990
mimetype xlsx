--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Sitalgaon Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09990</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Rising Main pipeline inter-connection of Tubewells including construction of valve chamber and other related works for SITLAGAON (Augmentation) and its adjoining Water Supply Scheme in Chopra Block under Raiganj Division, P.H.E Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>51/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>FHTC (Functional Household Tap Connection) for Shitlagaon Water Supply Scheme [Augmentation Scheme] in Chopra Block of Uttar Dinajpur District</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>1017/RD/PHED</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Soil Investigation for Construction of 350 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including RCC Bored Pile &amp; Pile Cap upto pedestal For Shitlagaon W/S Scheme In Chopra Block In Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2022-2023</t>
+  </si>
+  <si>
+    <t>1236/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>10/07/2022</t>
+  </si>
+  <si>
+    <t>GEOCON INDIA</t>
+  </si>
+  <si>
     <t>Laying Distribution System for SITLAGAON and its adjoining Mouza Water Supply Scheme at CHOPRA Block under Raiganj Division, P.H.E Dte. In the District of Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000790/2021-2022</t>
   </si>
   <si>
     <t>178/RD /PHE</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of SITALGAON Water Supply Scheme T/W no.I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>2417/MLMD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of SITALGAON Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>2418/MLMD</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Approach Road including earthwork for road at 2nd Tube Well Site of Sitlagaon Piped Water Supply Scheme in connection with Augmentation of Sitalgaon PWSS under Islampur Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>2252/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>ZAREEN ENTERPRISE MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Sinking 2 nos. of Ground Bored Wells, 300mm diameter x 200mm diameter, 200mtr. Deep Tube Well including proper development and necessary yield for Ground Water Based PWSS for SITLAGAON nad its adjoining Mouzas Water Supply Scheme under ) of Chopra Water Supply Scheme in Chopra Block under Raiganj Division, P.H.E Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2021-2022</t>
+  </si>
+  <si>
+    <t>52/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>ORD/000483/2021-2022</t>
+  </si>
+  <si>
+    <t>178/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000021/2021-2022</t>
+  </si>
+  <si>
+    <t>640/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000050/2022-2023</t>
   </si>
   <si>
     <t>2005/RD/PHE</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...50 lines deleted...]
-    <t>ZAREEN ENTERPRISE MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+    <t>Construction of Over Head Reservoir(Capacity-350 Cum) of SITLAGAON Pipe Water Supply Scheme in connection with Augmentation at Chopra Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>738/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (without Toilet) at 2nd Tubewell Site (5.40mx3.60m) in connection with Augmentation of Sitlagaon Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2022-2023</t>
+  </si>
+  <si>
+    <t>373/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
   </si>
   <si>
     <t>Construction of Pump House at Head Work Site (5.40mx3.60m) in connection with Augmentation of Sitlagaon Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000246/2022-2023</t>
   </si>
   <si>
     <t>376/RD/PHE</t>
   </si>
   <si>
-    <t>07/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>BITTU ENTERPRISE BISWAJIT.RNJ@GMAIL.COM</t>
   </si>
   <si>
-    <t>RTOR000021/2021-2022</t>
-[...40 lines deleted...]
-  <si>
     <t>Laying additional pipe line with FHTC in connection with Augmentation Of Sitlagaon Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000347/2024-2025</t>
   </si>
   <si>
     <t>3300/RD/PHE</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>ZAREEN ENTERPRISE</t>
   </si>
   <si>
     <t>Balance Laying of pipeline with Construction Of Boundary Wall With Gate and Approach Road at Head Work Site, 2nd Tube-Well in connection with Augmentation Of Sitlagaon PWSS at Chopra Block under Raiganj Division,PHE dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>3294/RD/PHE</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION</t>
-  </si>
-[...76 lines deleted...]
-    <t>GEOCON INDIA</t>
   </si>
   <si>
     <t>Providing FHTC in connection with augmentation of Shitlagaon Pipe Water Supply Scheme at Chopra Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>49/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Shitlagaon Water Supply Scheme(Augmentation) at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity-45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
@@ -982,994 +982,994 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>111.99</v>
+        <v>0.52</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>17.06</v>
+        <v>53.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.52</v>
+        <v>1.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>19.76</v>
+        <v>111.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.67</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.65</v>
+        <v>9.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>5.03</v>
+        <v>9.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>11.38</v>
+        <v>2.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>53.31</v>
+        <v>19.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.48</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>143.55</v>
+        <v>111.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>6.61</v>
+        <v>11.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>29.78</v>
+        <v>17.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>9.41</v>
+        <v>143.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>32.51</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="P15" s="4">
-        <v>9.38</v>
+        <v>4.12</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>4.12</v>
+        <v>5.03</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>111.99</v>
+        <v>6.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>1.98</v>
+        <v>29.78</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>6.17</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
@@ -2040,54 +2040,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>564.03</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>210.78</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>37.37</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>