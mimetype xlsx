--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -390,50 +390,68 @@
     <t>BILL/00946/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-223</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Laying Rising Main pipeline inter-connection of Tubewells including construction of valve chamber and other related works for DILWARPUR (Augmentation) and its adjoining Water Supply Scheme in Kaliaganj Block under Raiganj Division, P.H.E Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000470/2021-2022</t>
   </si>
   <si>
     <t>46/RD/PHE</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>Emergency Shifting of UPVC Pipe Line and Shifting &amp; Repairing of Existing Fhtc Of Dilwarpur Pwss for Widening of PCC Road Under Pathashree/Rasthashree Scheme &amp; also Provide Additional FHTC at Dilwarpur Village &amp; Making Approach Road at Headwork Site in Connection with Augmentation of Dilwarpur PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>3027/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -985,54 +1003,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>17.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1064,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1225,54 +1243,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>119.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>118.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1286,54 +1304,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>45.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>42.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.96</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1363,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>7.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1585,54 +1603,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>4.23</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.7</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1644,54 +1662,54 @@
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>7.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1703,54 +1721,54 @@
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2049,101 +2067,162 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
         <v>0.77</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>95.32</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P22" s="4">
+        <v>15.88</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>4.09</v>
+      </c>
+      <c r="R22" s="4">
+        <v>25.75</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>344.65</v>
+      </c>
+      <c r="P23" s="8">
+        <v>203.46</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>59.03</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>