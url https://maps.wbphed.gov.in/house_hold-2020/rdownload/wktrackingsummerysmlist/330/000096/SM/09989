--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,179 +89,281 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation Dilwarpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09989</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System for DILWARPUR and its adjoining Mouza Water Supply Scheme at KALIAGANJ Block under Raiganj Division, P.H.E Dte. In the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000482/2021-2022</t>
+  </si>
+  <si>
+    <t>177/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of 2 Nos. Tube-Well ( 250mm diameter x 150mmx140 mtr) for Dilwarpur Water Supply Scheme in Kaliaganj Block under Raiganj Division, P.H.E Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000471/2021-2022</t>
   </si>
   <si>
     <t>47/RD/PHE</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
+    <t>FHTC (Functional Household Tap Connection) for Dilwarpur Water Supply Scheme [Augmentation Scheme] in Kaliaganj Block of Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>1015/RD/PHED</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
     <t>Soil Investigation for Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including RCC Bored Pile &amp; Pile Cap upto pedestal For Dilwarpur W/S Scheme in Kaliaganj Block in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>ORD/000050/2022-2023</t>
   </si>
   <si>
     <t>1237/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
   </si>
   <si>
     <t>BENGAL CO-OP. ENGINEERS' CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of DILWARPUR Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>ORD/000777/2022-2023</t>
+  </si>
+  <si>
+    <t>2275/MLMD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
     <t>Providing and delivering A4 Xerox copies of DPRs for Raiganj Division, P.H.E. Dte.,</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>1512/RD</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>JUMBO XEROX</t>
   </si>
   <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of Dilwarpur Water Supply Scheme T/W no.II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000778/2022-2023</t>
+  </si>
+  <si>
+    <t>2276/MLMD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC,</t>
+  </si>
+  <si>
+    <t>Repairing of Pump House of Head Works and 2nd Tube Well Site under Augmentation of Dilwarpur Water Supply Scheme at Kaliyaganj Block under Raiganj Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2022-2023</t>
+  </si>
+  <si>
+    <t>1534/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>M/S CHOUDHURY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting, fixing of three phase actuator operated wafer type butterfly valve at P.H. NO-II Of Dilwarpur Water Supply Scheme in the district of Uttar Dinajpur under Malda Mehanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001004/2022-2023</t>
+  </si>
+  <si>
+    <t>2202/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>Laying Rising Main pipeline inter-connection of Tubewells including construction of valve chamber and other related works for DILWARPUR (Augmentation) and its adjoining Water Supply Scheme in Kaliaganj Block under Raiganj Division, P.H.E Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2021-2022</t>
+  </si>
+  <si>
+    <t>46/RD/PHE</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>637/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>125/RSD/PHE</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>RTOR000003/2022-2023</t>
+  </si>
+  <si>
+    <t>126/RSD/PHE</t>
+  </si>
+  <si>
+    <t>RTOR000001/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
     <t>xerox bill</t>
   </si>
   <si>
     <t>VCH/001769/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-207</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
-    <t>Laying Distribution System for DILWARPUR and its adjoining Mouza Water Supply Scheme at KALIAGANJ Block under Raiganj Division, P.H.E Dte. In the District of Uttar Dinajpur.</t>
-[...55 lines deleted...]
-  <si>
     <t>Construction of Over Head Reservoir(Capacity-300 Cum) of Dilwarpur Pipe Water Supply Scheme in connection with Augmentation at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000209/2022-2023</t>
   </si>
   <si>
     <t>78/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>M/S MASCOT CONSTRUCTION KRISHNADITYA06@GMAIL.COM</t>
   </si>
   <si>
     <t>Making compound lighting arrangement with allied works at T/W no. I of Dilwarpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/009096)</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000709/2023-2024</t>
@@ -275,165 +377,63 @@
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>NIRMAN.</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dilwarpur Water Supply Scheme(Augmentation of Dilwarpur PWSS) under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity-35 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000428/2023-2024</t>
   </si>
   <si>
     <t>3392/RD/PHE</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
-    <t>Repairing of Pump House of Head Works and 2nd Tube Well Site under Augmentation of Dilwarpur Water Supply Scheme at Kaliyaganj Block under Raiganj Division P.H.E Dte.</t>
-[...85 lines deleted...]
-  <si>
     <t>Hiring of Inspection Vehicle for office of the Assistant engineer, Raiganj Sub-Division, P.H.E. Dte. for the period from 17.12.2022 to 15.01.2023.</t>
   </si>
   <si>
     <t>BILL/00946/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-223</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S MAA TARA CONSTRUCTION BIRNAGAR</t>
   </si>
   <si>
     <t>Emergency Shifting of UPVC Pipe Line and Shifting &amp; Repairing of Existing Fhtc Of Dilwarpur Pwss for Widening of PCC Road Under Pathashree/Rasthashree Scheme &amp; also Provide Additional FHTC at Dilwarpur Village &amp; Making Approach Road at Headwork Site in Connection with Augmentation of Dilwarpur PWSS at Kaliyaganj Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>3027/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1000,60 +1000,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.54</v>
+        <v>119.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.58</v>
+        <v>118.57</v>
       </c>
       <c r="R3" s="4">
-        <v>94.51</v>
+        <v>99.6</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1061,1063 +1061,1063 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.99</v>
+        <v>17.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.97</v>
+        <v>16.58</v>
       </c>
       <c r="R4" s="4">
-        <v>98.97</v>
+        <v>94.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>0.09</v>
+        <v>45.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.09</v>
+        <v>1.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>119.05</v>
+        <v>7.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>118.57</v>
+        <v>7.32</v>
       </c>
       <c r="R7" s="4">
-        <v>99.6</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>45.2</v>
+        <v>0.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>42.02</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.96</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>7.34</v>
+        <v>7.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.32</v>
+        <v>7.24</v>
       </c>
       <c r="R9" s="4">
-        <v>99.79</v>
+        <v>95.76</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>84.11</v>
+        <v>4.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.7</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>2.61</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>17.73</v>
+        <v>0.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.32</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.23</v>
+        <v>9.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>93.7</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>7.56</v>
+        <v>0.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>7.24</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.76</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>0.96</v>
+        <v>0.16</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>9.75</v>
+        <v>8.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="P17" s="4">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I18" s="13"/>
-[...3 lines deleted...]
-      </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>0.16</v>
+        <v>84.11</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>109</v>
+      </c>
       <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>8.56</v>
+        <v>2.61</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>0.4</v>
+        <v>17.73</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.73</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>95.32</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>