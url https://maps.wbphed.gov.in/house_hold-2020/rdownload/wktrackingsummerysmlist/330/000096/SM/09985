--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -167,261 +167,261 @@
   <si>
     <t>1537\RD</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>Soil Investigation for Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including RCC Bored Pile &amp; Pile Cap upto pedestal For Kanki Matiari W/S Scheme in Goalpukhur-II Block in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>ORD/000051/2022-2023</t>
   </si>
   <si>
     <t>1238/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
+    <t>FHTC (Functional Household Tap Connection) for Kanki Matiari Water Supply Scheme [Augmentation Scheme] in Goalpukhur-II Block of Uttar Dinajpur District</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1018/RD/PHED</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>Laying of Distribution system including construction of Valve Chamber and Other related works for Kanki Matiari and its adjoining Mouzas Piped Water Supply Scheme at Goalpokhar-II Block under Raiganj Division, P.H.E Dte in the district of Uttar Dinajpur. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000467/2021-2022</t>
+  </si>
+  <si>
+    <t>50/RD/PHE</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Rising Main pipeline interconnection of Tubewells including construction of Valve Chamber and Other related works for Kanki Matiari and its adjoining Mouzas Piped Water Supply Scheme at Goalpokhar-II Block under Raiganj Division, P.H.E Dte in the district of Uttar Dinajpur.(PART -A)</t>
+  </si>
+  <si>
+    <t>ORD/000472/2021-2022</t>
+  </si>
+  <si>
+    <t>48/RD/PHE</t>
+  </si>
+  <si>
+    <t>HAQUE CONSTRUCTION HAQUE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of KANKI MATIYARI Water Supply Scheme T/W no. I in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000877/2022-2023</t>
+  </si>
+  <si>
+    <t>2415/MLMD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of KANKI MATIYARI Water Supply Scheme T/W no. II in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000878/2022-2023</t>
+  </si>
+  <si>
+    <t>2416/MLMD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000019/2021-2022</t>
+  </si>
+  <si>
+    <t>638/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000051/2022-2023</t>
   </si>
   <si>
     <t>2006/RD/PHE</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>xerox bill</t>
   </si>
   <si>
     <t>VCH/001765/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-212</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>VCH/001771/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-206</t>
   </si>
   <si>
     <t>VCH/001770/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-205</t>
   </si>
   <si>
+    <t>Construction of Over Head Reservoir(Capacity-250 Cum) of KANKI MATIARI Pipe Water Supply Scheme in connection with Augmentation at GOALPOKHAR-II Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>655/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>IDEAL CO-OP LABOUR CONTRACT &amp; CONST SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (without Toilet) at 2nd Tubewell Site (5.40mx3.60m) in connection with Augmentation of Kanki-Matiari Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000248/2022-2023</t>
+  </si>
+  <si>
+    <t>378/RD/PHE</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>PANDIT CONSTRUCTION PANDIT.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Construction of Pump House at Head Work Site (5.40mx3.60m) in connection with Augmentation of Kanki Matiari Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000254/2022-2023</t>
   </si>
   <si>
     <t>381/RD/PHE</t>
   </si>
   <si>
-    <t>07/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>UJJAL KUMAR SARKAR KUMARUJJAL51@GMAIL.COM</t>
   </si>
   <si>
-    <t>Construction of Pump House (without Toilet) at 2nd Tubewell Site (5.40mx3.60m) in connection with Augmentation of Kanki-Matiari Piped Water Supply Scheme under Raiganj Division, PHE Dte. in the district of Uttar Dinajpur.</t>
-[...103 lines deleted...]
-  <si>
     <t>Additional Pipe line with construction of Boundary Wall(Head Work) and other ancillary works at Kanki-Matiari Piped Water Supply Scheme in connection with Augmentation of Kanki-Matiari PWSS under Islampur Sub-Division P.H.E. Dte Under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000031/2024-2025</t>
   </si>
   <si>
     <t>1691/RD/PHE</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kanki Matiari Water Supply Scheme at Goalpukhur-II Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 25 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000361/2025-2026</t>
   </si>
   <si>
     <t>2507/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/06/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,54 +973,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>16.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.6</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1217,981 +1217,981 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>1.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>10.51</v>
+        <v>26.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.52</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>69.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>0.1</v>
+        <v>59.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>54.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.06</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>0.02</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>0.09</v>
+        <v>9.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>5.01</v>
+        <v>9.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>4.09</v>
+        <v>8.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>8.75</v>
+        <v>10.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
-        <v>77.82</v>
+        <v>0.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="P16" s="4">
-        <v>59.72</v>
+        <v>0.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>9.24</v>
+        <v>0.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>9.27</v>
+        <v>77.82</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>71.32</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>91.64</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>0.94</v>
+        <v>4.09</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>78.46</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>25.31</v>
+        <v>5.01</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S20" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="J21" s="13"/>
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>60</v>
       </c>
       <c r="P21" s="4">
-        <v>16.3</v>
+        <v>25.31</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>26.8</v>
+        <v>16.3</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>273.16</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>188.91</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>69.16</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>