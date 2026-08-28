--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -116,105 +116,105 @@
   <si>
     <t>VCH/000749/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-71</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>CMOH</t>
   </si>
   <si>
     <t>Water testing of Schools &amp; AWC w.r.t SJSS Campaign for Hemtabad Sub-District Laboratory.</t>
   </si>
   <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>MD. MIZANUR RAHAMAN</t>
   </si>
   <si>
+    <t>Water testing of Schoools and AWC w.r.t SJSS Campaign for Uttar Dinajpur Dist. Laboratory.</t>
+  </si>
+  <si>
+    <t>BILL/00998/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-238</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>FARHAD ALI</t>
+  </si>
+  <si>
+    <t>water testing of Schools &amp; AWC w.r.t SJSS for Goalpokher Sub-District Laboratory .</t>
+  </si>
+  <si>
+    <t>BILL/01001/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-241</t>
+  </si>
+  <si>
+    <t>MOJAMMIL HOQUE</t>
+  </si>
+  <si>
     <t>water testing of School &amp; AWC w.r.t SJSS Campaign for Islampur sub Dist. Laboratory.</t>
   </si>
   <si>
     <t>BILL/00999/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-243</t>
   </si>
   <si>
-    <t>08/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>DEBASMITA BHATTACHARJEE</t>
   </si>
   <si>
-    <t>Water testing of Schoools and AWC w.r.t SJSS Campaign for Uttar Dinajpur Dist. Laboratory.</t>
-[...20 lines deleted...]
-    <t>MOJAMMIL HOQUE</t>
+    <t>Water testing of Schools &amp; AWC w.r.t SJSS Campaign for Itahar Sub-Dist. Laboratory.</t>
+  </si>
+  <si>
+    <t>BILL/01000/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-240</t>
+  </si>
+  <si>
+    <t>SACHIN ROY</t>
   </si>
   <si>
     <t>BILL/01026/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-242</t>
-  </si>
-[...10 lines deleted...]
-    <t>SACHIN ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,51 +871,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>0.94</v>
+        <v>2.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -928,51 +928,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>2.02</v>
+        <v>0.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -985,165 +985,165 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>1.19</v>
+        <v>0.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>0.6</v>
+        <v>1.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>