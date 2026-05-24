--- v1 (2026-01-12)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,74 +123,50 @@
     <t>11/03/2022</t>
   </si>
   <si>
     <t>BEEKAY.COM</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) under Purba Rampur and adjoining Mouzas Water Supply Scheme in Kaliyganj Block under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000217/2020-2021</t>
   </si>
   <si>
     <t>1416/RD/PHE</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>PRASANTA DUTTA</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,51 +555,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -811,148 +787,87 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>84.08</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...18 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>84.18</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>