--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,50 +123,95 @@
     <t>11/03/2022</t>
   </si>
   <si>
     <t>BEEKAY.COM</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) under Purba Rampur and adjoining Mouzas Water Supply Scheme in Kaliyganj Block under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000217/2020-2021</t>
   </si>
   <si>
     <t>1416/RD/PHE</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>PRASANTA DUTTA</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.Vehicle no. WB74AP 7552) for the office of the Assistant Engineer, Head Quarter, Raiganj Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 6(Six) Month( period from 27.11.2024 to 26.05.2025).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000412/2024-2025</t>
+  </si>
+  <si>
+    <t>3446/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15.01.2025 to 14.07.2025</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000807/2024-2025</t>
+  </si>
+  <si>
+    <t>296/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -555,73 +600,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -787,87 +832,209 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>84.08</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>1.18</v>
+      </c>
+      <c r="R5" s="4">
+        <v>49.06</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
-[...3 lines deleted...]
-      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="R6" s="4">
+        <v>33.22</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>88.98</v>
+      </c>
+      <c r="P7" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>2.22</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>