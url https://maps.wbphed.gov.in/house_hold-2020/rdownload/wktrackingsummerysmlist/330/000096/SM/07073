--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,104 @@
     <t>1417/RD/PHE</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) at Ranipur Mouza under Amalbari Water Supply Scheme in Goalpokher-II Block under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000276/2020-2021</t>
   </si>
   <si>
     <t>467/RD/PHE</t>
   </si>
   <si>
     <t>26/02/2021</t>
   </si>
   <si>
     <t>28/03/2021</t>
   </si>
   <si>
     <t>M/S BHOWMIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab(Non-A.C. Vehical No. WB59C 3704) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District. (Period from 01.07.2023 to 30.06.2024.)</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>1710/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>MD ZAFAR EQUEBAL</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 15.01.2025 to 14.07.2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000808/2024-2025</t>
+  </si>
+  <si>
+    <t>298/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Work order for hiring charges of vehicle with fuel, hired for works of Raiganj Division, P.H.E Dte. on 11-03-2025, 12-03-2025,18-03-2025 and 21-03-2025.</t>
+  </si>
+  <si>
+    <t>BILL/01391/2025-2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -785,54 +839,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>10.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.03</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -844,54 +898,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>10.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.71</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -903,54 +957,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>10.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.13</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1019,54 +1073,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>10.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1132,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>10.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1139,101 +1193,280 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>10.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>1.49</v>
+      </c>
+      <c r="R10" s="4">
+        <v>30.98</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="R11" s="4">
+        <v>9.27</v>
+      </c>
+      <c r="S11" s="4">
+        <v>60</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4">
+        <v>8443117</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>70.64</v>
+      </c>
+      <c r="P13" s="8">
+        <v>63.72</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>90.2</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>