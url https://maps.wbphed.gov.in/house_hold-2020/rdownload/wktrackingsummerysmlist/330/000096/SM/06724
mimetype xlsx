--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -807,54 +807,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>8.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.25</v>
+        <v>5.63</v>
       </c>
       <c r="R4" s="4">
-        <v>138.23</v>
+        <v>69.11</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -868,88 +868,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>32.17</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>91.04</v>
       </c>
       <c r="P6" s="8">
-        <v>12.03</v>
+        <v>5.63</v>
       </c>
       <c r="Q6" s="8">
-        <v>13.21</v>
+        <v>6.18</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>