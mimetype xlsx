--- v1 (2026-04-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,50 +153,107 @@
     <t>22/01/2021</t>
   </si>
   <si>
     <t>MS SARKAR ENTERPRISE ABDULGHATA</t>
   </si>
   <si>
     <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C, Vehicle No. WB 59D 1337) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 6(Six) Months (Period from 15.07.2024 upto 14.01.2025).</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000053/2024-2025</t>
   </si>
   <si>
     <t>2159/RD/PHE</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 15/01/2025 to 14/07/2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000864/2024-2025</t>
+  </si>
+  <si>
+    <t>302/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -807,54 +864,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>8.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.63</v>
+        <v>11.25</v>
       </c>
       <c r="R4" s="4">
-        <v>69.11</v>
+        <v>138.23</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -868,101 +925,284 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.17</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R6" s="4">
+        <v>15.19</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="R7" s="4">
+        <v>6.64</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="R8" s="4">
+        <v>33.85</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>98.64</v>
+      </c>
+      <c r="P9" s="8">
+        <v>13.41</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>13.59</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>