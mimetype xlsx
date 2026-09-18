--- v0 (2025-12-15)
+++ v1 (2026-09-18)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY AND INSTALLATION OF COMPUTERS AND PRINTERS DEVICE FOR OFFICIAL USE UNDER OFFICE OF EXECUTIVE ENGINEER, COOCH BEHAR DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/19011</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>supply of pc laptop through GEM UNDER COB PHED</t>
+  </si>
+  <si>
+    <t>BILL/01157/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-860</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>CYBERNET</t>
+  </si>
+  <si>
+    <t>SUPPLY DESKTOP LAPTOP UPS AND MONITOR UNDER COB DIVN PHED</t>
+  </si>
+  <si>
+    <t>BILL/01158/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-857</t>
+  </si>
+  <si>
+    <t>SUPPLY OF TONER INK THROUGH GEM UNDER COB DIVN PHED</t>
+  </si>
+  <si>
+    <t>BILL/01160/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-859</t>
+  </si>
+  <si>
     <t>SUPPLY OF LAPTOP INTERECTIVE PANEL AND DUPLEX PRINTER UNDER COB PHED</t>
   </si>
   <si>
     <t>BILL/01159/2023-2024</t>
   </si>
   <si>
     <t>BP-858</t>
   </si>
   <si>
-    <t>30/12/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>SUPPLY OF PC DESKTOP HP 280 G9 78 Y 44PA PRINTER SPEAKER BOSE UNDER COB PHED</t>
   </si>
   <si>
     <t>BILL/01925/2023-2024</t>
   </si>
   <si>
     <t>BP-1383</t>
   </si>
   <si>
     <t>30/03/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>BP-859</t>
   </si>
   <si>
     <t>SUPPLY OF PHOTO COPY TONER CARTIGE OFFICE COB PHED</t>
   </si>
   <si>
     <t>BILL/00954/2024-2025</t>
   </si>
   <si>
     <t>BP-505</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>ELECTRO SERVICES PVT.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -744,279 +744,279 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>18.22</v>
+        <v>18.48</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>2.64</v>
+        <v>17.16</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>18.48</v>
+        <v>0.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>17.16</v>
+        <v>18.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>2.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>