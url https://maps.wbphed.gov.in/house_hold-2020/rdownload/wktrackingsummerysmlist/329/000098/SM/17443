--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -143,204 +143,204 @@
   <si>
     <t>873/CD</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>TAPAN CHANDA</t>
   </si>
   <si>
     <t>Laying of HDPE pipe line for distribution system incl culvert bridge crossing with DI/GI pipe &amp; other Misc works at CHHOTO GADAIKHORA PWSS under Cooch Behar Division. PHE Dte. PART 5 (A)</t>
   </si>
   <si>
     <t>ORD/000129/2021-2022</t>
   </si>
   <si>
     <t>324/CD</t>
   </si>
   <si>
     <t>MS BIDYUT SARKAR</t>
   </si>
   <si>
+    <t>Providing functional house hold tap connection within command araa under Choto Gadaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte. Under Jaldhara Programme.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>126/MTB</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>SANJAY MANDAL</t>
+  </si>
+  <si>
+    <t>Providing House connection for CHHOTO GADAIKHORA PWSS under Cooch Behar Division. PHE Dte. P 2</t>
+  </si>
+  <si>
+    <t>ORD/000349/2021-2022</t>
+  </si>
+  <si>
+    <t>1250/CD</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing 150nos functional house hold tap connection within command area of Chhoto Godaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte.(Part-D) Under Jaldhara Programme.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>49/MTB</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>MS DD ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing House connection for CHHOTO GADAIKHORA PWSS under Cooch Behar Division. PHE Dte. P 1</t>
   </si>
   <si>
     <t>ORD/000330/2021-2022</t>
   </si>
   <si>
     <t>1231/CD</t>
   </si>
   <si>
-    <t>09/02/2022</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing functional house hold tap connection within command area of Chhoto Godaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte.(Part-C) Under Jaldhara Programme.</t>
   </si>
   <si>
     <t>ORD/000055/2022-2023</t>
   </si>
   <si>
     <t>48/MTB</t>
   </si>
   <si>
-    <t>02/05/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>ARUN KUMAR KARMAKAR</t>
   </si>
   <si>
-    <t>Providing 150nos functional house hold tap connection within command area of Chhoto Godaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte.(Part-D) Under Jaldhara Programme.</t>
-[...28 lines deleted...]
-  <si>
     <t>Execution of different works related to Aug. of CHHOTA GADAIKHORA PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>466/CD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>PATLAKHOWA UN EMP CO OP LAB CONT AND CONST SOC LTD</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Chhota Godaikhora Water Supply Scheme TW No.-I under NMD-II,PHE.Dte,,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000925/2023-2024</t>
+  </si>
+  <si>
+    <t>2503/NMD-II</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>MUSTAFI CONCERN</t>
+  </si>
+  <si>
     <t>Execution of different works related to CHHOTO GODAIKHORA PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>403CD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>SAIMONS CONTRACT AND CONSTRUCTION CO</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>ELECTRIC QUOTATION BILL FOR NEW SERVICE CONNECTION AT CHHOTA GODAIKHORA TW NO. III.</t>
   </si>
   <si>
     <t>BILL/00280/2024-2025</t>
   </si>
   <si>
     <t>BP-78/24-25</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>MUSTAFI CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,304 +1069,304 @@
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>17.55</v>
+        <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>14.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>4.84</v>
+        <v>17.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.81</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1380,267 +1380,267 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>115.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>79.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>68.99</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.53</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>5.27</v>
+        <v>8.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.98</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>10.53</v>
+        <v>5.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>229.07</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>102.16</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>44.6</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>