--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,186 +74,54 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
-    <t>COOCHBEHAR</t>
-[...133 lines deleted...]
-  <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -286,91 +154,79 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -639,565 +495,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="P2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="R2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="S2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="3">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="3"/>
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6">
+        <v>0</v>
+      </c>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:23">
-[...332 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>