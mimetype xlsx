--- v3 (2026-04-05)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,204 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>COOCHBEHAR</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED BARAI BARI PWSS MATHABHANGA II BLOCK WITHIN COOCHBEHAR DISTRICT UNDER COOCHBEHAR DIVISION , PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/16527</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for AUGUMENTATION OF GROUND WATER BASED BARAI BARI PWSS MATHABHANGA II BLOCK WITHIN COOCHBEHAR DISTRICT, TW No.-I and II under NMD-II,PHE.Dte,Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000936/2023-2024</t>
+  </si>
+  <si>
+    <t>2531/NMD-II</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO RAMTHANGA PANIGRAM BARAIBARI PWSS UNDER JAL JEEVAN MISSION. MTB</t>
+  </si>
+  <si>
+    <t>ORD/000539/2024-2025</t>
+  </si>
+  <si>
+    <t>2223/CD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>SHREE RANI SATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution of different works related to BARAI BARI, PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1369/1-5/NBC-1; Dt.: 28-03-23</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000660/2022-2023</t>
+  </si>
+  <si>
+    <t>1989/CD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Execution of different works related to Baraibari B PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>1127/CD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Execution of different works related to Baraibari A PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ORD/000034/2024-2025</t>
+  </si>
+  <si>
+    <t>1143/CD</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2025-2026</t>
+  </si>
+  <si>
+    <t>791/CD</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>UDAY CHAKI</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +304,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +657,626 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>21.15</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>17.48</v>
+      </c>
+      <c r="R3" s="4">
+        <v>82.65</v>
+      </c>
+      <c r="S3" s="4">
+        <v>40</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>41.72</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="4">
+        <v>249.4</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>155.78</v>
+      </c>
+      <c r="R5" s="4">
+        <v>62.46</v>
+      </c>
+      <c r="S5" s="4">
+        <v>17</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>19789.29</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>20</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P7" s="4">
+        <v>55.42</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>30.33</v>
+      </c>
+      <c r="R7" s="4">
+        <v>54.73</v>
+      </c>
+      <c r="S7" s="4">
+        <v>50</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P8" s="4">
+        <v>86.16</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>50.36</v>
+      </c>
+      <c r="R8" s="4">
+        <v>58.45</v>
+      </c>
+      <c r="S8" s="4">
+        <v>45</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>61.52</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>30</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>20304.65</v>
+      </c>
+      <c r="P10" s="8">
+        <v>253.95</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.25</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>