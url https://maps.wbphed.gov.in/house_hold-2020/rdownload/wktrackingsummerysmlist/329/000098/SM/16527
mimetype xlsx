--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,150 +77,150 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED BARAI BARI PWSS MATHABHANGA II BLOCK WITHIN COOCHBEHAR DISTRICT UNDER COOCHBEHAR DIVISION , PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/16527</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Execution of different works related to BARAI BARI, PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1369/1-5/NBC-1; Dt.: 28-03-23</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000660/2022-2023</t>
+  </si>
+  <si>
+    <t>1989/CD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>SHREE RANI SATI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>AUGUMENTATION OF GROUND WATER BASED BARAI BARI PWSS MATHABHANGA II BLOCK WITHIN COOCHBEHAR DISTRICT UNDER COOCHBEHAR DIVISION , PHE DTE</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for AUGUMENTATION OF GROUND WATER BASED BARAI BARI PWSS MATHABHANGA II BLOCK WITHIN COOCHBEHAR DISTRICT, TW No.-I and II under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer 4, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000936/2023-2024</t>
   </si>
   <si>
     <t>2531/NMD-II</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Coochbehar Division</t>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>EXECUTION OF DIFFERENT WORKS RELATED TO RAMTHANGA PANIGRAM BARAIBARI PWSS UNDER JAL JEEVAN MISSION. MTB</t>
   </si>
   <si>
     <t>ORD/000539/2024-2025</t>
   </si>
   <si>
     <t>2223/CD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>21/02/2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Execution of different works related to Baraibari B PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>1127/CD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>Execution of different works related to Baraibari A PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>ORD/000034/2024-2025</t>
   </si>
@@ -817,395 +817,395 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.15</v>
+        <v>249.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>17.48</v>
+        <v>155.78</v>
       </c>
       <c r="R3" s="4">
-        <v>82.65</v>
+        <v>62.46</v>
       </c>
       <c r="S3" s="4">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>41.72</v>
+        <v>21.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>249.4</v>
+        <v>19789.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>155.78</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>62.46</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>19789.29</v>
+        <v>41.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>55.42</v>
       </c>
       <c r="Q7" s="4">
         <v>30.33</v>
       </c>
       <c r="R7" s="4">
         <v>54.73</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>86.16</v>
       </c>
       <c r="Q8" s="4">
         <v>50.36</v>
       </c>
       <c r="R8" s="4">
         <v>58.45</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>61.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>