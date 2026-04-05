--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -125,147 +125,147 @@
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>ARUN KUMAR KARMAKAR</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>New service connection charge at Krishnapur pwss, P/H-III in the dist of Coochbehar</t>
   </si>
   <si>
     <t>BILL/00681/2024-2025</t>
   </si>
   <si>
     <t>BP-177/24-25</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Krishnapur Water Supply Scheme TW No.I under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2023-2024</t>
+  </si>
+  <si>
+    <t>2494/NMD-II</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>SUDIP DUTTA</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for RWS COB Assistant Engineer for inspection of site checking of FHTC and LDS, searching of land for different PWSS under Cooch Behar Division, PHE Dte. (From 01-07-24 to 30-06-2025).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>1241/CD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SARKAR</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO KRISHNAPUR &amp; MANSAI PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000548/2024-2025</t>
+  </si>
+  <si>
+    <t>2233/CD</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR DAS</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>897/CD</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>M/S MM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Execution of different works related to Aug. of Krishnapur PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER, TUFANGANJ SUB-DIVISION</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>635/CD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>MS N S CONSTRUCTION</t>
-  </si>
-[...73 lines deleted...]
-    <t>M/S MM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,332 +892,332 @@
         <v>22.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>153.55</v>
+        <v>10.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.89</v>
+        <v>1.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.92</v>
+        <v>63.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>63.55</v>
+        <v>9.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>9.05</v>
+        <v>153.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>280.27</v>