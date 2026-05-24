--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1167,88 +1167,88 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>153.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>115.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.12</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>280.27</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>115.35</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>41.16</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>