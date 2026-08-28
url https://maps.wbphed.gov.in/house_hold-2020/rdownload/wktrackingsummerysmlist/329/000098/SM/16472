--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,195 +77,195 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF KRISHNAPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16472</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Krishnapur Water Supply Scheme TW No.I under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2023-2024</t>
+  </si>
+  <si>
+    <t>2494/NMD-II</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>SUDIP DUTTA</t>
+  </si>
+  <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF KRISHNAPUR PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Execution of different works related to Aug. of Krishnapur PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>635/CD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>MS N S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for RWS COB Assistant Engineer for inspection of site checking of FHTC and LDS, searching of land for different PWSS under Cooch Behar Division, PHE Dte. (From 01-07-24 to 30-06-2025).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>1241/CD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SARKAR</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO KRISHNAPUR &amp; MANSAI PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000548/2024-2025</t>
+  </si>
+  <si>
+    <t>2233/CD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR DAS</t>
   </si>
   <si>
     <t>EXECUTION OF DIFFERENT WORKS RELATED TO KRISHNAPUR PWSS UNDER JAL JEEVAN MISSION.</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>2295/CD</t>
   </si>
   <si>
-    <t>23/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>ARUN KUMAR KARMAKAR</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charge at Krishnapur pwss, P/H-III in the dist of Coochbehar</t>
   </si>
   <si>
     <t>BILL/00681/2024-2025</t>
   </si>
   <si>
     <t>BP-177/24-25</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Krishnapur Water Supply Scheme TW No.I under NMD-II,PHE.Dte,Apd.</t>
-[...58 lines deleted...]
-  <si>
     <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
   </si>
   <si>
     <t>ORD/000058/2025-2026</t>
   </si>
   <si>
     <t>897/CD</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>M/S MM CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>MS N S CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,414 +810,414 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>18.78</v>
+        <v>10.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>22.54</v>
+        <v>153.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>115.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.89</v>
+        <v>1.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>1.92</v>
+        <v>63.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>63.55</v>
+        <v>18.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>9.05</v>
+        <v>22.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>153.55</v>
+        <v>9.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>115.35</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>75.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>280.27</v>