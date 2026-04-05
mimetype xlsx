--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,225 +74,54 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
-    <t>COOCHBEHAR</t>
-[...172 lines deleted...]
-  <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -325,91 +154,79 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -678,679 +495,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="P2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="R2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="S2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="3">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="3"/>
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6">
+        <v>0</v>
+      </c>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="10" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:23">
-[...450 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>