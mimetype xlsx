--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,237 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>COOCHBEHAR</t>
+  </si>
+  <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED HARINCHAOWRA PWSS COOCHBEHAR 1 BLOCK WITHIN COOCHBEHAR DISTRICT UNDER COOCHBEHAR DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/15933</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2023-2024</t>
+  </si>
+  <si>
+    <t>107/CD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES AT HARIN CHOWRA (AUG) PWSS, PH-I</t>
+  </si>
+  <si>
+    <t>BILL/00197/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-52/24-25</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Execution of different works related to AUG. of HARINCHAOWRA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, COOCHBEHAR SADAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, COOCH BEHAR SADAR SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISEES</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Harinchowra Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001100/2023-2024</t>
+  </si>
+  <si>
+    <t>2833/NMD-II</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>11/11/2023</t>
+  </si>
+  <si>
+    <t>WILFUL UNEMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for MTB Assistant Engineer for inspection of site checking of FHTC and LDS, searching of land for different PWSS under Cooch Behar Division, PHE Dte. (From 01-07-24 to 30-06-2025).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>1236/CD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SIDHARTHA ROY</t>
+  </si>
+  <si>
+    <t>Execution of different works (WITHIN HARINCHAOWRA &amp; BOGDABARI KESAIBARI AREA) related to JIRANPUR PWSS under JAL JEEVAN MISSION P B</t>
+  </si>
+  <si>
+    <t>ORD/000679/2024-2025</t>
+  </si>
+  <si>
+    <t>1184/CD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>MALAY KR.DEB</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000100/2025-2026</t>
+  </si>
+  <si>
+    <t>729/CD</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>MS BIDYUT SARKAR</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION AT HARINCHOWRA (AUG) PH-II</t>
+  </si>
+  <si>
+    <t>BILL/02031/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-457/24-25</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +337,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +690,736 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" s="4">
+        <v>29.03</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4">
+        <v>1997</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P5" s="4">
+        <v>272.18</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>143.06</v>
+      </c>
+      <c r="R5" s="4">
+        <v>52.56</v>
+      </c>
+      <c r="S5" s="4">
+        <v>40</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>18.5</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>7.33</v>
+      </c>
+      <c r="R6" s="4">
+        <v>39.6</v>
+      </c>
+      <c r="S6" s="4">
+        <v>30</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>19789.29</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>20</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1.92</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>50</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>66.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>35</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>23.91</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>20212.93</v>
+      </c>
+      <c r="P12" s="8">
+        <v>150.38</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.74</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>