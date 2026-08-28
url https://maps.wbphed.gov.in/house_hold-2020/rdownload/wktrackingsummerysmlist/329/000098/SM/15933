--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,192 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED HARINCHAOWRA PWSS COOCHBEHAR 1 BLOCK WITHIN COOCHBEHAR DISTRICT UNDER COOCHBEHAR DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/15933</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Execution of different works related to AUG. of HARINCHAOWRA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, COOCHBEHAR SADAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, COOCH BEHAR SADAR SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISEES</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Augmentation of Harinchowra Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001100/2023-2024</t>
+  </si>
+  <si>
+    <t>2833/NMD-II</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>11/11/2023</t>
+  </si>
+  <si>
+    <t>WILFUL UNEMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>107/CD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for MTB Assistant Engineer for inspection of site checking of FHTC and LDS, searching of land for different PWSS under Cooch Behar Division, PHE Dte. (From 01-07-24 to 30-06-2025).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>1236/CD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SIDHARTHA ROY</t>
+  </si>
+  <si>
+    <t>Execution of different works (WITHIN HARINCHAOWRA &amp; BOGDABARI KESAIBARI AREA) related to JIRANPUR PWSS under JAL JEEVAN MISSION P B</t>
+  </si>
+  <si>
+    <t>ORD/000679/2024-2025</t>
+  </si>
+  <si>
+    <t>1184/CD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>MALAY KR.DEB</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGES AT HARIN CHOWRA (AUG) PWSS, PH-I</t>
   </si>
   <si>
     <t>BILL/00197/2024-2025</t>
   </si>
   <si>
     <t>BP-52/24-25</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Execution of different works related to AUG. of HARINCHAOWRA PWSS under JAL JEEVAN MISSION</t>
-[...106 lines deleted...]
-  <si>
     <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000100/2025-2026</t>
   </si>
   <si>
     <t>729/CD</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>MS BIDYUT SARKAR</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT HARINCHOWRA (AUG) PH-II</t>
   </si>
   <si>
     <t>BILL/02031/2024-2025</t>
   </si>
   <si>
     <t>BP-457/24-25</t>
   </si>
@@ -828,563 +831,567 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4">
+        <v>1997</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>29.03</v>
+        <v>272.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>143.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.12</v>
+        <v>18.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1997</v>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>272.18</v>
+        <v>29.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>143.06</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>52.56</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>18.5</v>
+        <v>19789.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.33</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>39.6</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>19789.29</v>
+        <v>1.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>1.92</v>
+        <v>66.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>66.85</v>
+        <v>6.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>23.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>5.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>20212.93</v>
       </c>
       <c r="P12" s="8">
         <v>150.38</v>
       </c>
       <c r="Q12" s="8">
         <v>0.74</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>