--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,357 +74,54 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
-    <t>COOCHBEHAR</t>
-[...304 lines deleted...]
-  <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -457,91 +154,79 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -810,1157 +495,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="P2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="R2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="S2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="3">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="3"/>
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6">
+        <v>0</v>
+      </c>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="10" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:23">
-[...928 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>