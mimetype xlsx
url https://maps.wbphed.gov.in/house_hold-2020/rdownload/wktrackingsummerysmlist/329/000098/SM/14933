--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,372 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>COOCHBEHAR</t>
+  </si>
+  <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED GAJENDRAPUR CHOWRANGEE PWSS HALDIBARI BLOCK WITHIN COOCH BEHAR DISTRICT UNDER COOCH BEHAR DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>SM/14933</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying of pipe line &amp; construction of supporting pillar from Santi nagar to Gajendrapur Chowrangee due to widening of PWD Rd. under Tista Bridge fund at Gajendrapur PWSS under Cooch Behar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2020-2021</t>
+  </si>
+  <si>
+    <t>669/CD</t>
+  </si>
+  <si>
+    <t>14/08/2020</t>
+  </si>
+  <si>
+    <t>12/11/2020</t>
+  </si>
+  <si>
+    <t>NORTHE BENGAL CONST CO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for Augmentation of GAJENDRAPUR CHOWRANGEE water supply scheme, TW no I under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>ORD/000799/2023-2024</t>
+  </si>
+  <si>
+    <t>2378/NMD-II</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>S.D CONCERN WORKSHOP</t>
+  </si>
+  <si>
+    <t>Providing House connection for GAJENDRAPUR CHOWRANGEE PWSS under Cooch Behar Division. PHE Dte</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000015/2022-2023</t>
+  </si>
+  <si>
+    <t>31/CD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tap connection within command area of GAJENDRAPUR CHOWRANGEE Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte. Under Jaldhara Programme. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2022-2023</t>
+  </si>
+  <si>
+    <t>214/MTB</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000094/2023-2024</t>
+  </si>
+  <si>
+    <t>192/CD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Execution of different works related to HEMKUMARI HALDIBARI BLOCK AND GAJENDRAPUR CHOWRANGEE PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/CD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>AASHIRBAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electric Quotation Bill for NSC at GAJENDRAPUR CHOWRANGEE (AUG TW-III)</t>
+  </si>
+  <si>
+    <t>BILL/02237/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-571</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Execution of different works related to GAJENDRAPUR CHOWRANGEE PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1116/1-5/NBC-1; Dt.: 13-02-23</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>1854/CD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>M/S TORSHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Name of Work: Execution of different works related to DEBOTTAR BAKSHIGANJ PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, RWS COOCHBEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>1039/CD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for Executive Engineer, Cooch Behar Division, PHED for 05 (Five) Months. (From February 2024 to June, 2024).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>178/CD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>RAJESH GUPTA</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for inspection of site checking of FHTC and LDS, searching of land for different PWSS under RWS, Cooch Behar Sub-Division by Junior Engineer, RWS, Cooch Behar Sub-Division under Cooch Behar Division, PHE Dte. for 05 (Five) Months. (From February 2024 to June, 2024).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION,JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>178,9/CD</t>
+  </si>
+  <si>
+    <t>RAJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 500 cum OHR and Laying distrbution System and other allied works Gajendrapur Chowrangee Piped Water Supply Scheme at Haldibari Block for DistrictCoochbehar under Coochbehar Division of North Bengal Circle-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000776/2023-2024</t>
+  </si>
+  <si>
+    <t>659/CD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
+  </si>
+  <si>
+    <t>TORSHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO GAJENDRAPUR CHOWRANGEE Payamari &amp; Dakshin Bajejama PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000573/2024-2025</t>
+  </si>
+  <si>
+    <t>2257/CD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>NORTH BENGAL CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>597/CD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>SHRI ANNAPURNA DISTRIBUTORS</t>
+  </si>
+  <si>
+    <t>ORD/000068/2025-2026</t>
+  </si>
+  <si>
+    <t>753/CD</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>ANIMESH DHAR CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Execution of different works related to PMAJUMDER &amp; G CHOWRANGEE PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>608/CD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +472,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +825,1218 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="4">
+        <v>10.41</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="R3" s="4">
+        <v>36.49</v>
+      </c>
+      <c r="S3" s="4">
+        <v>1</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="4">
+        <v>10.94</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="4">
+        <v>6.45</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>6.45</v>
+      </c>
+      <c r="R5" s="4">
+        <v>99.9</v>
+      </c>
+      <c r="S5" s="4">
+        <v>1</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.79</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="R6" s="4">
+        <v>99.89</v>
+      </c>
+      <c r="S6" s="4">
+        <v>1</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>133.01</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>65.7</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>30</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.39</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>314.01</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>100.69</v>
+      </c>
+      <c r="R10" s="4">
+        <v>32.07</v>
+      </c>
+      <c r="S10" s="4">
+        <v>12</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>22.67</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>16.64</v>
+      </c>
+      <c r="R11" s="4">
+        <v>73.43</v>
+      </c>
+      <c r="S11" s="4">
+        <v>74</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>19789.29</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>20</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>321</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>127.36</v>
+      </c>
+      <c r="R15" s="4">
+        <v>39.68</v>
+      </c>
+      <c r="S15" s="4">
+        <v>30</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P17" s="4">
+        <v>67.29</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>30</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P18" s="4">
+        <v>53.67</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P19" s="4">
+        <v>84.76</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>40.64</v>
+      </c>
+      <c r="R19" s="4">
+        <v>47.95</v>
+      </c>
+      <c r="S19" s="4">
+        <v>30</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>20898.78</v>
+      </c>
+      <c r="P20" s="8">
+        <v>300.36</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>1.44</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>