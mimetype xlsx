--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -107,336 +107,336 @@
   <si>
     <t>SM/14933</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying of pipe line &amp; construction of supporting pillar from Santi nagar to Gajendrapur Chowrangee due to widening of PWD Rd. under Tista Bridge fund at Gajendrapur PWSS under Cooch Behar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000280/2020-2021</t>
   </si>
   <si>
     <t>669/CD</t>
   </si>
   <si>
     <t>14/08/2020</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>NORTHE BENGAL CONST CO</t>
   </si>
   <si>
+    <t>Providing House connection for GAJENDRAPUR CHOWRANGEE PWSS under Cooch Behar Division. PHE Dte</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000015/2022-2023</t>
+  </si>
+  <si>
+    <t>31/CD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tap connection within command area of GAJENDRAPUR CHOWRANGEE Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte. Under Jaldhara Programme. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2022-2023</t>
+  </si>
+  <si>
+    <t>214/MTB</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>Execution of different works related to GAJENDRAPUR CHOWRANGEE PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1116/1-5/NBC-1; Dt.: 13-02-23</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>1854/CD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>M/S TORSHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for Augmentation of GAJENDRAPUR CHOWRANGEE water supply scheme, TW no I under JJM under NMD-II, PHE Dte. APD.</t>
   </si>
   <si>
     <t>ORD/000799/2023-2024</t>
   </si>
   <si>
     <t>2378/NMD-II</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>S.D CONCERN WORKSHOP</t>
   </si>
   <si>
-    <t>Providing House connection for GAJENDRAPUR CHOWRANGEE PWSS under Cooch Behar Division. PHE Dte</t>
-[...32 lines deleted...]
-    <t>10/08/2022</t>
+    <t>Name of Work: Execution of different works related to DEBOTTAR BAKSHIGANJ PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION,JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, RWS COOCHBEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>1039/CD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>192/CD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Hiring of Diesel Vehicle for Executive Engineer, Cooch Behar Division, PHED for 05 (Five) Months. (From February 2024 to June, 2024).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>178/CD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>RAJESH GUPTA</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Vehicle for inspection of site checking of FHTC and LDS, searching of land for different PWSS under RWS, Cooch Behar Sub-Division by Junior Engineer, RWS, Cooch Behar Sub-Division under Cooch Behar Division, PHE Dte. for 05 (Five) Months. (From February 2024 to June, 2024).</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION,JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>178,9/CD</t>
+  </si>
+  <si>
+    <t>RAJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 500 cum OHR and Laying distrbution System and other allied works Gajendrapur Chowrangee Piped Water Supply Scheme at Haldibari Block for DistrictCoochbehar under Coochbehar Division of North Bengal Circle-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000776/2023-2024</t>
+  </si>
+  <si>
+    <t>659/CD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
+  </si>
+  <si>
+    <t>TORSHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS RELATED TO GAJENDRAPUR CHOWRANGEE Payamari &amp; Dakshin Bajejama PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000573/2024-2025</t>
+  </si>
+  <si>
+    <t>2257/CD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>NORTH BENGAL CONSTRUCTION CO</t>
+  </si>
+  <si>
     <t>Execution of different works related to HEMKUMARI HALDIBARI BLOCK AND GAJENDRAPUR CHOWRANGEE PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000045/2024-2025</t>
   </si>
   <si>
     <t>1153/CD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>AASHIRBAD ENTERPRISE</t>
   </si>
   <si>
+    <t>Execution of different works related to PMAJUMDER &amp; G CHOWRANGEE PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION,JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>608/CD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SHRI ANNAPURNA DISTRIBUTORS</t>
+  </si>
+  <si>
     <t>Electric Quotation Bill for NSC at GAJENDRAPUR CHOWRANGEE (AUG TW-III)</t>
   </si>
   <si>
     <t>BILL/02237/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-571</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Execution of different works related to GAJENDRAPUR CHOWRANGEE PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1116/1-5/NBC-1; Dt.: 13-02-23</t>
-[...130 lines deleted...]
-  <si>
     <t>EXECUTION OF DIFFERENT WORKS RELATED TO DIFFERENT PWSS UNDER JAL JEEVAN MISSION.</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>597/CD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
-    <t>SHRI ANNAPURNA DISTRIBUTORS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>753/CD</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>ANIMESH DHAR CHOUDHURY</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,1024 +1006,1024 @@
         <v>10.41</v>
       </c>
       <c r="Q3" s="4">
         <v>3.8</v>
       </c>
       <c r="R3" s="4">
         <v>36.49</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>10.94</v>
+        <v>6.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>6.45</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.45</v>
+        <v>4.78</v>
       </c>
       <c r="R5" s="4">
-        <v>99.9</v>
+        <v>99.89</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.79</v>
+        <v>314.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.78</v>
+        <v>112.93</v>
       </c>
       <c r="R6" s="4">
-        <v>99.89</v>
+        <v>35.96</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>133.01</v>
+        <v>10.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>65.7</v>
+        <v>22.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.43</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>7.39</v>
+        <v>133.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>314.01</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>100.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>32.07</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>22.67</v>
+        <v>0.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.64</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.43</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="J12" s="13" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>0.84</v>
+        <v>19789.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>0.84</v>
+        <v>321</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>127.36</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>39.68</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>19789.29</v>
+        <v>5.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>321</v>
+        <v>65.7</v>
       </c>
       <c r="Q15" s="4">
-        <v>127.36</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>39.68</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>5.73</v>
+        <v>84.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>40.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>47.95</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>67.29</v>
+        <v>7.39</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I18" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>53.67</v>
+        <v>67.29</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>84.76</v>
+        <v>53.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>40.64</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>47.95</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>20898.78</v>
       </c>
       <c r="P20" s="8">
-        <v>300.36</v>
+        <v>312.61</v>
       </c>
       <c r="Q20" s="8">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>