--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -224,132 +224,132 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Mahischaru water supply scheme, TW no I IIand III under NMD-II, PHE Dte. APD</t>
   </si>
   <si>
     <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer 4, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000635/2023-2024</t>
   </si>
   <si>
     <t>1933NMD-II</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>B.B CONCERNED</t>
   </si>
   <si>
+    <t>Execution of different works related to MAHISHCHARU PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>1481/CD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of DI line along both the flanks of Roads in Cooch Behar District(PHALIMARI,SHALBARI,Mansai,SIKARPUR,SAJHERPARGHORAMARA,Nandina,Garbhadanga,BHORAM,FALIMARI,DAKSHINBOKNABANDHA,BHOGRAMGURI,BHERBHERIMANABARI,KHATERBARI,NENDARPAR,NAKARJAN,CHHOTO BOALMARI,PESTARJHAR,CHENGERKUTHIKHALISAMARI,Guriahati,SHUKARURKUTHI,PATCHHARA,DALUA DASGIR,PANIGRAM,CHEKIACHARA, Panisala,BARAIBARI,GHUGHUMARI,JORE SIMULI,BajejamaChilakhanaZI,HEMKUMARIZI,KHARIJAKHAWARDARA,BASRAJAPRATHAMKHANDA,KONACHATRA ZII,AMBARI,SHILGHAGRI,MAHISHKUCHIZII,DHALDIBARI,PHULBARI PB,NAJIRGANJ,MARANADIRKUTHI,NAKKATIGACHHI,BAJRAPUR,GOPALPUR,MAHISHKUCHI ZI,HEMKUMARIZ1PB,KONACHATRAZI,DANGA,DaribashPrathamKhanda,BHALKA, DUAISUAI,BRAHMOTTARCHATRA,Tutiarkuthi, HARINCHAOWRA,CHAKCHAKAZI,Natabari,NAJIRANDEUTIKATA,BARAPHALIMARI,ALOKJHARI,GAJENDRAPUR CHOWRANGEE,NAKKATI,CHIKLIGURI,ANGARKATAPARADUBI,UNISH BASA,KHARIANALDHONDRA,BARARANGRAS,KALARAYERKUTHI, KISMATMOKARARI,JORPATKI,ASAKBARIPRATHAMKHANDA,ABUARPATHAR,DAKSHIN KHARIJAGITALDAHA,INDRANARAYAN,Atpukhari,DHANDHANIA,JNANDAS,JHURIPARA,NUTANBAS,KHARIJADURGANAGARDWITIYAKHANDA,UTTARSINGIMARI,BHUTKURA,BARA ADABARI,CHANDANCHOWRA,PUTIMARIBAKSIBAS,JHINGAPUNI,SAJHERPAR KHATALBARI,KHARIJABALADANGA,DHANGDHINGGURI,SITALKUCHI ZIV, bajejamachilakhanazII,Sitalkuchi ZII,PETLAEPRA,UCHALPUKHARIZI,Chilkirhat,DakshinBasrajbalaZI, SantoshpurZI,BaraSaulmari,SitalkuchiZV,SITALKUCHIZIII,RUIERKHUTHI,BajejamaChilakhana ZIII,SARAHATI,BALASI,MOAMARI,MAINAGURIDIGHALHATI,NIGAMNAGAR,GABUA,DAKSHINALOKJHARI,MARADANGA,PASCHIM MOAMARI,BAISGURIKHANDA,BHULKI,BIJLICHATKA,KHATTIMARIZI,KUCHLIBARIZII,UPENCHAUKIKUCHLIBARI,PutiaBaraMasiaZI,UCHALPUKURIZII,PutiaBaraMasiaZII,BARAKODALIZII,KSHETI,CHHOTAKESHARIBARI,PAKHIHAGA,Kuchlibari ZI,MAHISHCHARU,HEMKUMARI ZII,HEMKUMARI ZIII,DakshinBasrajbalaZII,Takoamari,Sathbhandari,Payamari,MADHYAHUDUMDANGA,SINGIMARIPASCHIMPAR,HARIBHANGA,Bhogmara,LAUCHAPRA,BHANGAMORE,BAROPINJARERJHAR,GHOKSADANGA,DAKSHINBAJEJAMAKHASBAS,JARABARIPRATHAMKHANDA,ANANDARANSINGIMARI underCOB DIV PHED</t>
+  </si>
+  <si>
+    <t>CONTRACTUAL ASSISTANT ENGINEER, COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, RWS COOCH BEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>1264/CD</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>EXECUTION OF DIFFERENT WORKS (within CHHOTA KESHARI BAR &amp; MAHISHCHARU area) RELATED TO SARAHATI PWSS UNDER JAL JEEVAN MISSION.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2024-2025</t>
+  </si>
+  <si>
+    <t>89/CD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>PARTHA DAS</t>
+  </si>
+  <si>
     <t>Execution of different works related to MAHISHCHARU PWSS under JAL JEEVAN MISSION SE,NBC-1,PHED A.O. No.: 1207/1-5/NBC-1; Dt.: 01-03-23</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000580/2022-2023</t>
   </si>
   <si>
     <t>1770/CD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
-  </si>
-[...58 lines deleted...]
-    <t>PARTHA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1435,249 +1435,249 @@
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>528.53</v>
+        <v>93.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>93.19</v>
+        <v>19789.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>19789.29</v>
+        <v>92.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>92.45</v>
+        <v>528.53</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>20644.78</v>