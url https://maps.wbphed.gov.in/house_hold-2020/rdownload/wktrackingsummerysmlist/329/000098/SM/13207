--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1375,54 +1375,54 @@
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>33.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>27.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1438,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>93.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>53.8</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>57.73</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1627,88 +1627,88 @@
       <c r="I15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>528.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>316.64</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>59.91</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>20644.78</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>398.29</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>