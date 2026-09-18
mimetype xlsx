--- v3 (2026-06-02)
+++ v4 (2026-09-18)
@@ -77,108 +77,108 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>Engagement of Implementation Support Angency (ISA) for implementation of Community mobilization and capacity building activities under Jal Jeevan Mission (JJM) support Activities at Coochbehar District.</t>
+  </si>
+  <si>
+    <t>SM/11270</t>
+  </si>
+  <si>
+    <t>Support-IEC</t>
+  </si>
+  <si>
+    <t>Providing necessary furniture¿s etc. for Water testing LAB/ DPMU/ ISA setup under Cooch Behar Division in connection with implementation of Jal Jeevan Mission in West Bengal.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, HEAD QUARTER,COOCHBEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000426/2022-2023</t>
+  </si>
+  <si>
+    <t>1086/CD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>JAINCO TRADERS</t>
+  </si>
+  <si>
     <t>Resource</t>
   </si>
   <si>
-    <t>Engagement of Implementation Support Angency (ISA) for implementation of Community mobilization and capacity building activities under Jal Jeevan Mission (JJM) support Activities at Coochbehar District.</t>
-[...7 lines deleted...]
-  <si>
     <t>Engagement of lmplementation Support Agencies (lSAs) under JJM/ Jal Swapna in the districts of the Coochbehar District.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000527/2022-2023</t>
   </si>
   <si>
     <t>4687/RS</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>DAKSHIN RANGALIBAZNA WELFARE ASSOCIATION</t>
-  </si>
-[...25 lines deleted...]
-    <t>JAINCO TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,141 +705,141 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>174.4</v>
+        <v>9.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>174.26</v>
+        <v>9.91</v>
       </c>
       <c r="R3" s="4">
-        <v>99.92</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>9.91</v>
+        <v>174.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.91</v>
+        <v>174.26</v>
       </c>
       <c r="R4" s="4">
+        <v>99.92</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>184.31</v>