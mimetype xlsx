--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,74 +89,92 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>Augmentation works for Providing Functional House Hold Tap Connection (FJTC) within command area of Baro Dhaperchatra Piped water supply Scheme.</t>
   </si>
   <si>
     <t>SM/10158</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing FHTC and Laying of Pipe line at BARO DHAPERCHATRA PWSS under Cooch Behar Division, PHED</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, COOCH BEHAR SADAR SUB-DIVISION,JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>1461/CD</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>09/04/2022</t>
+  </si>
+  <si>
+    <t>PATLAKHOWA UN EMP CO OP LAB CONT AND CONST SOC LTD</t>
+  </si>
+  <si>
     <t>Providing functional house hold tap connection (unmetered) 135 nos. in BARA DHAPERCHATRA Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte. Under Jaldhara Programme. (Part-C)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER, MATHABHANGA SUB-DIVISION</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER, MATHABHANGA SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000452/2021-2022</t>
   </si>
   <si>
     <t>462/MTB</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
-    <t>PATLAKHOWA UN EMP CO OP LAB CONT AND CONST SOC LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing functional house hold tap connection 145 nos. in BARO DHAPERCHATRA Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte. Under Jaldhara Programme.</t>
   </si>
   <si>
     <t>ORD/000044/2022-2023</t>
   </si>
   <si>
     <t>15/MTB</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>Providing FHTC &amp; Laying of DI pipeline and other allied works under JJM Programme for Chekierchhara PWSS under Mathabhanga Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2022-2023</t>
   </si>
   <si>
     <t>38/MTB</t>
   </si>
   <si>
     <t>02/05/2022</t>
@@ -164,351 +182,333 @@
   <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>NABIN DEBNATH</t>
   </si>
   <si>
     <t>Supply of C.I Specials for BARO DHAPERCHATRA PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>ORD/000248/2022-2023</t>
   </si>
   <si>
     <t>737/CD</t>
   </si>
   <si>
     <t>27/08/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>MS SSB CONSTRUCTION CO</t>
   </si>
   <si>
+    <t>Providing House connection for CHHOTO GADAIKHORA PWSS under Cooch Behar Division. PHE Dte. P 2</t>
+  </si>
+  <si>
+    <t>ORD/000349/2021-2022</t>
+  </si>
+  <si>
+    <t>1250/CD</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing FHTC, laying of Pipe line and other allied works at BARO GADAIKHORA PWSS under Cooch Behar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2022-2023</t>
+  </si>
+  <si>
+    <t>269/CD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>23/07/2022</t>
+  </si>
+  <si>
+    <t>BIJOY ROY</t>
+  </si>
+  <si>
+    <t>Providing House connection for CHHOTO GADAIKHORA PWSS under Cooch Behar Division. PHE Dte. P 1</t>
+  </si>
+  <si>
+    <t>ORD/000330/2021-2022</t>
+  </si>
+  <si>
+    <t>1231/CD</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDA</t>
+  </si>
+  <si>
+    <t>Providing 150nos functional house hold tap connection within command area of Chhoto Godaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte.(Part-D) Under Jaldhara Programme.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>49/MTB</t>
+  </si>
+  <si>
+    <t>MS DD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC &amp; other allied works at BARO DHAPERCHATRA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ORD/000356/2022-2023</t>
+  </si>
+  <si>
+    <t>1009/CD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>Providing FHTC, Repairing of reservoir and Boundary Wall at H/W site and laying new Pipe line and other allied works at Augmentation BARO DHAPERCHATRA PWSS under Cooch Behar Division, PHED.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>268/CD</t>
+  </si>
+  <si>
+    <t>Providing FHTC, Construction of pump house, Boundary wall (3rd T/W site) &amp; laying of Pipe line and other allied works at Augmentation of BARO DHAPERCHATRA PWSS under Cooch Behar Division, PHED. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>273/CD</t>
+  </si>
+  <si>
+    <t>Providing functional house hold tap connection within command area of Chhoto Godaikhora Piped Water Supply Scheme under Mathabhanga Sub-Division, P.H.E.Dte.(Part-C) Under Jaldhara Programme.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>48/MTB</t>
+  </si>
+  <si>
+    <t>ARUN KUMAR KARMAKAR</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 200 mm Big dia. Tube well with UPVC Pipes &amp; Strainer at 3rd Site of BARO DHAPERCHATRA PWSS under Cooch Behar Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000064/2022-2023</t>
   </si>
   <si>
     <t>261/CD</t>
   </si>
   <si>
-    <t>24/05/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>LONGLAST PIPES (INDIA) PVT. LTD.</t>
   </si>
   <si>
-    <t>Providing FHTC &amp; other allied works at BARO DHAPERCHATRA PWSS under JAL JEEVAN MISSION</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000003/2022-2023</t>
+  </si>
+  <si>
+    <t>62/CD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000048/2022-2023</t>
   </si>
   <si>
     <t>1368/CD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>FHTC</t>
   </si>
   <si>
+    <t>VCH/001650/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021_22_470</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
     <t>VCH/001655/2021-2022</t>
   </si>
   <si>
     <t>BP-2021_22_498</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>MS BIDYUT SARKAR</t>
   </si>
   <si>
+    <t>FHTC AT AMTHENGA</t>
+  </si>
+  <si>
+    <t>VCH/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>03/09/2022</t>
+  </si>
+  <si>
+    <t>KAJAL KUMAR DE</t>
+  </si>
+  <si>
     <t>COST OF PIPE</t>
   </si>
   <si>
     <t>VCH/001698/2021-2022</t>
   </si>
   <si>
     <t>BP_2021_22_415</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER RESOURCES DIVISION P.H.E.DTE.</t>
   </si>
   <si>
-    <t>VCH/001650/2021-2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Execution of different works related to CHHOTO GADAI KHORA PWSS under JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>ORD/000726/2022-2023</t>
   </si>
   <si>
     <t>1653/CD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>ASHIM KUMAR CHAKRABORTY</t>
-[...88 lines deleted...]
-  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARADHAPERCHATRA TW no III in the district of COOCHBEHAR under Northern Mechanical Division-II, PHE Dte ALIPURDUAR.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000844/2022-2023</t>
+  </si>
+  <si>
+    <t>590/NMD-II</t>
+  </si>
+  <si>
+    <t>18/03/2023</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>RIPON DAS</t>
+  </si>
+  <si>
+    <t>Execution of different works related to BARA DHAPERCHATRA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ORD/000725/2022-2023</t>
+  </si>
+  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT BARA DHEPCHATRA W/SS TW NO-III</t>
   </si>
   <si>
     <t>BILL/00542/2022-2023</t>
   </si>
   <si>
     <t>BP-171/22-23</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing FHTC and Laying of Pipe line at BARO DHAPERCHATRA PWSS under Cooch Behar Division, PHED</t>
-[...62 lines deleted...]
-    <t>RIPON DAS</t>
+    <t>EXECUTION OF DIFFERENT WORK at SHALBARI ZONE-I PWSS</t>
+  </si>
+  <si>
+    <t>BILL/02039/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-998</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>M/S B PAUL AND COMPANY</t>
   </si>
   <si>
     <t>FUEL BILL</t>
   </si>
   <si>
     <t>BILL/02055/2023-2024</t>
   </si>
   <si>
     <t>BP-1410</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>R.C BANIK BANIK &amp; SONS</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S B PAUL AND COMPANY</t>
   </si>
   <si>
     <t>hiring of vehicle for ee/cd</t>
   </si>
   <si>
     <t>BILL/00595/2024-2025</t>
   </si>
   <si>
     <t>BP-230</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>SWAPAN KR.SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1072,1483 +1072,1483 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.98</v>
+        <v>46.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>39.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.48</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>5.03</v>
+        <v>4.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>4.66</v>
+        <v>5.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.54</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>9.64</v>
+        <v>4.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>12</v>
+        <v>9.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>9.97</v>
+        <v>14.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>31.44</v>
+        <v>39.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.3</v>
+        <v>17.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>3.8</v>
+        <v>4.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>22.9</v>
+        <v>9.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.3</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>21.56</v>
+        <v>48.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>44.7</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>17.55</v>
+        <v>70.05</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>66.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.8</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>14.03</v>
+        <v>4.84</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.84</v>
+        <v>12</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>11.98</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>4.84</v>
+        <v>9.88</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="P18" s="4">
-        <v>39.76</v>
+        <v>31.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="P19" s="4">
-        <v>9.88</v>
+        <v>22.9</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L20" s="4">
-[...2 lines deleted...]
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.82</v>
+        <v>3.3</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="4">
+        <v>233</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>1.25</v>
+        <v>0.82</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>46.13</v>
+        <v>3.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>53</v>
+        <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="P23" s="4">
-        <v>48.13</v>
+        <v>21.56</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J24" s="13" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>70.05</v>
+        <v>10.74</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>10.62</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S24" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4">
         <v>1654</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P25" s="4">
         <v>23.41</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>44.47</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P26" s="4">
-        <v>10.74</v>
+        <v>1.25</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P27" s="4">
-        <v>0.99</v>
+        <v>55.7</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
@@ -2561,51 +2561,51 @@
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P28" s="4">
-        <v>55.7</v>
+        <v>0.99</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
@@ -2655,54 +2655,54 @@
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>477.86</v>
       </c>
       <c r="P30" s="8">
-        <v>0</v>
+        <v>208.02</v>
       </c>
       <c r="Q30" s="8">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>