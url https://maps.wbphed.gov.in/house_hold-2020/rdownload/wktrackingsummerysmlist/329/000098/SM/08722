--- v0 (2026-02-07)
+++ v1 (2026-09-18)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>Requirement of Chemical, Glassware and Instrument of Cooch Behar District Laboratory for NABL Accreditation under Cooch Behar Division P.H.E Dte.</t>
   </si>
   <si>
     <t>SM/08722</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Supply of different type of Chemicals for all Water Testing Laboratories under Cooch Behar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, RWS COOCHBEHAR SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, HEAD QUARTER, COOCH BEHAR DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>524/CD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>PROVIDING SERVICE BY ASIGNING RESOURCE PERSON FOR 3 MONTH SUPERVISION OF PREPARATION FOR NABL RECOGNITION FOR CHEMICAL TESTING OF PORTABLE WATER OF SUB DISTWATER QUALITY TESTING LAB. INCL SUPPLY , ISNTALL OF REQUISITES FOR NABL GLAP APPLICATION FOR 11 MANDATORY PARAMETERS FOR SITALKUCHI WATER TESTING LAB.</t>
+  </si>
+  <si>
+    <t>VCH/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
     <t>PENDING SERVICE BY RESOURCE PERSON NABL CHEMICAL TESTING</t>
   </si>
   <si>
     <t>VCH/000577/2022-2023</t>
   </si>
   <si>
     <t>18/08/2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>29/07/2022</t>
   </si>
   <si>
     <t>SALRY PAYMENT OF 10 NOS. LABOHRATORY STAFF</t>
   </si>
   <si>
     <t>BILL/00549/2023-2024</t>
   </si>
   <si>
     <t>BP-40-52</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>SECRETARY BOYS RECREATION CLUB DINHATA</t>
   </si>
   <si>
     <t>HIRING VEHICLE FOR AE/TFG</t>
   </si>
   <si>
     <t>BILL/00481/2024-2025</t>
   </si>
   <si>
     <t>BP-208</t>
   </si>
@@ -729,185 +729,185 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.18</v>
+        <v>2.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.18</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="L5" s="4">
+        <v>177</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>3.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>