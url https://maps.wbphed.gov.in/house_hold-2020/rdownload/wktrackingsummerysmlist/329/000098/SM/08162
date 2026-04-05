--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -898,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.15</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1747,54 +1747,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>65.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>17.4</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>26.39</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>99</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1838,54 +1838,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>253.56</v>
       </c>
       <c r="P20" s="8">
-        <v>27.55</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="8">
-        <v>10.86</v>
+        <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>