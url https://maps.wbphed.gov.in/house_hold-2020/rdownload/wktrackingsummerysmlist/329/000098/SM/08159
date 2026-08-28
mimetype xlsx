--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,327 +89,327 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>COOCHBEHAR</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection(FHTC) eithin the cpmmand area of Chakchaka Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/08159</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing FHTC &amp; other allied works in the command area of Chakchaka PWSS under Cooch Behar Division, PHED Part-II</t>
+  </si>
+  <si>
+    <t>VCH/000266/2021-2022</t>
+  </si>
+  <si>
+    <t>05/07/2021</t>
+  </si>
+  <si>
+    <t>M/S. MANDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>FHC CHAKCHAKA</t>
+  </si>
+  <si>
+    <t>VCH/000529/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-88</t>
+  </si>
+  <si>
+    <t>28/07/2021</t>
+  </si>
+  <si>
+    <t>Providing functional House hold tap connection(Unmetered)125 Nos in Chakchaka Piped water Supply Scheme under Cooch Behar Division, P.H.E. Dte. under Jaldhara Programme.</t>
+  </si>
+  <si>
+    <t>VCH/001051/2020-2021</t>
+  </si>
+  <si>
+    <t>19/03/2021</t>
+  </si>
+  <si>
+    <t>JHANTU MANDAL</t>
+  </si>
+  <si>
+    <t>FHTC</t>
+  </si>
+  <si>
+    <t>VCH/000977/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-256</t>
+  </si>
+  <si>
+    <t>30/10/2021</t>
+  </si>
+  <si>
+    <t>HIRAK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC AT CHAKCHAKA W.S.S.</t>
+  </si>
+  <si>
+    <t>VCH/000516/2021-2022</t>
+  </si>
+  <si>
+    <t>07/09/2021</t>
+  </si>
+  <si>
+    <t>fhtc</t>
+  </si>
+  <si>
+    <t>VCH/001003/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-273</t>
+  </si>
+  <si>
+    <t>KHOKAN DAS</t>
+  </si>
+  <si>
+    <t>PIPE LINE IN THE COMMAND AREA INCL. PROVIDING FHTC AT CHAKCHAKA PWSS</t>
+  </si>
+  <si>
+    <t>VCH/000759/2021-2022</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
     <t>FHTC AT</t>
   </si>
   <si>
     <t>VCH/001333/2020-2021</t>
   </si>
   <si>
     <t>BP-2021-22-224</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>SWAPAN KUMAR ROY</t>
   </si>
   <si>
     <t>PROVIDING FHTC FORNAKKATI PWSS</t>
   </si>
   <si>
     <t>VCH/000518/2021-2022</t>
   </si>
   <si>
-    <t>07/09/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>BISWAJIT GUHA</t>
   </si>
   <si>
-    <t>PIPE LINE IN THE COMMAND AREA INCL. PROVIDING FHTC AT CHAKCHAKA PWSS</t>
-[...8 lines deleted...]
-    <t>M/S. MANDAL CONSTRUCTION</t>
+    <t>VCH/001009/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-268</t>
+  </si>
+  <si>
+    <t>GHOSH AND SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>fhtc d baje jama</t>
+  </si>
+  <si>
+    <t>VCH/000674/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021_22_139</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC AT CHAKCHAKA PWSS (P-D)</t>
+  </si>
+  <si>
+    <t>VCH/000517/2021-2022</t>
+  </si>
+  <si>
+    <t>KARTICK CH SEAL</t>
   </si>
   <si>
     <t>providing FHTC &amp; OTHER ALLIED WORKS IN THE COMMAND AREA CHAKCHAKA PWSS</t>
   </si>
   <si>
     <t>VCH/000255/2021-2022</t>
   </si>
   <si>
     <t>08/06/2021</t>
   </si>
   <si>
-    <t>fhtc d baje jama</t>
-[...37 lines deleted...]
-  <si>
     <t>FHTC D BAJE JAMA</t>
   </si>
   <si>
     <t>VCH/000609/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-139</t>
   </si>
   <si>
-    <t>Providing FHTC &amp; other allied works in the command area of Chakchaka PWSS under Cooch Behar Division, PHED Part-II</t>
-[...49 lines deleted...]
-  <si>
     <t>fhtc chakchaka</t>
   </si>
   <si>
     <t>VCH/000673/2021-2022</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>SANKAR BANIK</t>
   </si>
   <si>
-    <t>VCH/001003/2021-2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing House connection for CHAKCHAKA PWSS under Cooch Behar Division. PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER, COOCHBEHAR SADAR SUB-DIVISION</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER, COOCH BEHAR SADAR SUB-DIVISION</t>
   </si>
   <si>
     <t>ORD/000335/2021-2022</t>
   </si>
   <si>
     <t>1236/CD</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>Providing 150 nos F.H.T.C. for Chakchaka W.S.S. under Cooch Behar Sadar Sub- Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2022-2023</t>
   </si>
   <si>
     <t>196/SD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
+    <t>joining of pipe line construction of street stand post and other allied works under Chakchaka PWSS under Cooch Behar Sadar Sub-Division, PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000569/2021-2022</t>
+  </si>
+  <si>
+    <t>721/SD</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>02/04/2022</t>
+  </si>
+  <si>
+    <t>VCH/001609/2021-2022</t>
+  </si>
+  <si>
+    <t>BP_2021_22_433</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>MODERN UN EMP CO OP LAB CONT AND CONST SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>fhtc at chakchaka</t>
+  </si>
+  <si>
+    <t>VCH/000673/2022-2023</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>VCH/001610/2021-2022</t>
+  </si>
+  <si>
+    <t>BP_2021_22_434</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>TISTA LABOUR CO-OP CONT AND CONST SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>VCH/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-22</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>COST OF PIPES</t>
   </si>
   <si>
     <t>VCH/001750/2021-2022</t>
   </si>
   <si>
     <t>BP-2021_22_415</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER RESOURCES DIVISION P.H.E.DTE.</t>
-  </si>
-[...58 lines deleted...]
-    <t>02/04/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -941,848 +941,848 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="L3" s="4"/>
+      <c r="M3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>1.94</v>
+        <v>10.14</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="P4" s="4">
-        <v>12.18</v>
+        <v>10.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>28.36</v>
+        <v>5.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>10.14</v>
+        <v>10.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="P7" s="4">
-        <v>0</v>
+        <v>5.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.3</v>
+        <v>16.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="P9" s="4">
-        <v>5.05</v>
+        <v>28.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.2</v>
+        <v>1.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>10.14</v>
+        <v>12.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.14</v>
+        <v>22.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>5.01</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>5.07</v>
+        <v>5.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="L15" s="4" t="s">
         <v>72</v>
       </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="P15" s="4">
-        <v>10.15</v>
+        <v>10.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L16" s="4">
-        <v>156</v>
+      <c r="L16" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="P16" s="4">
-        <v>10.13</v>
+        <v>3.2</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="L17" s="4">
+        <v>156</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P17" s="4">
-        <v>16.28</v>
+        <v>10.13</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1796,51 +1796,51 @@
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="P18" s="4">
         <v>10.53</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
@@ -1857,148 +1857,152 @@
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="P19" s="4">
         <v>4.92</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="P20" s="4">
-        <v>7.42</v>
+        <v>1.3</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P21" s="4">
         <v>5.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
@@ -2028,91 +2032,91 @@
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L22" s="4">
         <v>105</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="P22" s="4">
         <v>1.81</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P23" s="4">
         <v>5</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
@@ -2125,51 +2129,51 @@
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P24" s="4">
         <v>0.35</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
@@ -2184,82 +2188,78 @@
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>1.3</v>
+        <v>7.42</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>186.48</v>