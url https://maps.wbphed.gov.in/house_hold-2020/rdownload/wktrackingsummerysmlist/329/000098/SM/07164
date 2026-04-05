--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1473,54 +1473,54 @@
       <c r="I13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P13" s="4">
         <v>2.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.44</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1534,54 +1534,54 @@
       <c r="I14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P14" s="4">
         <v>5.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.53</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1912,54 +1912,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>100.52</v>
       </c>
       <c r="P21" s="8">
-        <v>7.96</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>7.92</v>
+        <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>