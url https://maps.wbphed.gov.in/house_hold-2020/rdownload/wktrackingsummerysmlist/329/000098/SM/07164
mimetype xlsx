--- v1 (2026-04-05)
+++ v2 (2026-06-15)
@@ -206,156 +206,156 @@
   <si>
     <t>VCH/000905/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-169</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
   <si>
     <t>SANKAR BANIK</t>
   </si>
   <si>
     <t>Providing household tap connection of drinking water to the household of command area under Paran Majumder Water Supply Scheme under Mathabhanga Sub Division, P.H.E. Dte. under Jalswapna Prakalpa</t>
   </si>
   <si>
     <t>VCH/001087/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-305</t>
   </si>
   <si>
     <t>M/S. NITYAGOPAL BANIK</t>
   </si>
   <si>
+    <t>Providing FHTC &amp; other allied works at CHIKLIGURI DWITIA KHANDA PWSS under JAL JEEVAN MISSION</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER, TUFANGANJ SUB-DIVISION</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>735/CD</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>VCH/000892/2021-2022</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>FHTC</t>
+  </si>
+  <si>
+    <t>VCH/001642/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021_22_468</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>KAJAL KUMAR DE</t>
+  </si>
+  <si>
+    <t>VCH/001770/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021_22_454</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDA</t>
+  </si>
+  <si>
+    <t>VCH/001771/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021_22_462</t>
+  </si>
+  <si>
+    <t>MS DD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing House Connection of drinking water to the house hold of command Area under CHIKLIGURI DWITIYA KHANDA PWSS under Cooch Behar Division, PHED PART - A</t>
+  </si>
+  <si>
+    <t>ORD/000059/2020-2021</t>
+  </si>
+  <si>
+    <t>1112/CD</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000061/2021-2022</t>
+  </si>
+  <si>
+    <t>1201/CD</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Construction of RCC pillar with GI pipe and other allied work for culvert crossing at CHIKLIGURI PWSS under Tufanganj Sub-Division, PHED.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER, TUFANGANJ SUB-DIVISION</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000268/2021-2022</t>
   </si>
   <si>
     <t>201/TFG</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>06/11/2021</t>
-  </si>
-[...85 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1470,496 +1470,496 @@
       <c r="H13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P13" s="4">
-        <v>2.46</v>
+        <v>5.54</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>5.54</v>
+        <v>5.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L15" s="4"/>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>5.05</v>
+        <v>20.62</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>20.62</v>
+        <v>0.42</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.42</v>
+        <v>3.05</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K18" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="P18" s="4">
-        <v>3.05</v>
+        <v>8.11</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>8.11</v>
+        <v>0.55</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="P20" s="4">
-        <v>0.55</v>
+        <v>2.46</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>100.52</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>7.96</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>