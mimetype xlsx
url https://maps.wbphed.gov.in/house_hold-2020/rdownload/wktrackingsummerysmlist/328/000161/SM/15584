--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>SOLARISATION OF WBSEDCL ENERGISED ELECTRICAL INSTALLATION AT AUGMENTATION OF CHAMURCHI FOREST BUSTY WATER SUPPLY SCHEME UNDER JALPAIGURI DISTRICT UNDER NORTHERN MECHANICAL DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/15584</t>
   </si>
   <si>
     <t>Solarisation</t>
   </si>
   <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at Arji Maria Kamala Pukhari and Others PWSS in the Jalpaiguri District under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000775/2023-2024</t>
+  </si>
+  <si>
+    <t>1631/NMD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>A.K. INDUSTRIES</t>
+  </si>
+  <si>
     <t>Supplying and Installation of Display Boards at Baikur PWSS and other adjacent different piped water supply schemes in connection with Jal Jeevan Mission under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>1214/HQ/NMD</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Quotation charges for Application for Net Metering connection at Chamurchi Piped Water Supply Scheme under NMD ,PHE Dte APPLICATION NO - 4003455325 CONSUMER ID- 422179293</t>
   </si>
   <si>
     <t>BILL/00556/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/130</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>A.K. INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,178 +736,178 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.11</v>
+        <v>206.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.2</v>
+        <v>5.8</v>
       </c>
       <c r="R3" s="4">
-        <v>4.76</v>
+        <v>2.81</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.01</v>
+        <v>4.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>206.06</v>
+        <v>0.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.8</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>2.81</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>210.17</v>