--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -227,81 +227,81 @@
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) and other allied works inconnection with Jal Jeevan Mission Programme for Augmentation of Purba Paschim Dhantala Piped Water Supply Scheme (Zone-I) at Rajganj Block Under Siliguri W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000200/2023-2024</t>
   </si>
   <si>
     <t>2049/SWSD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>S.G.CONSTRUCTION</t>
   </si>
   <si>
+    <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF PURBA PASCHIM DHANTALA PIPED WATER SUPPLY SCHEME UNDER RAJGANJ BLOCK, JALPAIGURI DISTRICT UNDER SILIGURI W/S DIVISION, P.H.E. DTE</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>263/SSD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2022-2023</t>
   </si>
   <si>
     <t>2213/SWSD</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (RAJGANJ Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000627/2024-2025</t>
   </si>
   <si>
     <t>9/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1055,54 +1055,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>34.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>28.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.57</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1274,139 +1274,139 @@
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>76.69</v>
+        <v>3.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>3.6</v>
+        <v>76.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1451,54 +1451,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>922.72</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>28.26</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>