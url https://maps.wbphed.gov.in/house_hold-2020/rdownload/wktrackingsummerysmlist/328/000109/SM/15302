--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>Augmentation of Porjhar Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15302</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system,risingmain,installation of iron elemination plant, pump houses ,boundary walls ,functional house hold tap connection (FHTC) and other allied works under Jal Jeevan Mission (JJM) for Augmentation of PORJHAR Piped Water Supply Scheme under Rajganj Block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1158/SWSD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF PORJHAR PWSS,ZONE-I,TW NO-I AND ZONE-II,TW NO-I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>1316/NMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>S.D. CONCERN WORKSHOP</t>
+  </si>
+  <si>
+    <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF PORJHAR PIPED WATER SUPPLY SCHEME UNDER RAJGANJ BLOCK, JALPAIGURI DISTRICT UNDER SILIGURI W/S DIVISION, P.H.E. DTE</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>264/SSD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2022-2023</t>
   </si>
   <si>
     <t>2211/SWSD</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF PORJHAR PIPED WATER SUPPLY SCHEME UNDER RAJGANJ BLOCK, JALPAIGURI DISTRICT UNDER SILIGURI W/S DIVISION, P.H.E. DTE</t>
-[...23 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for PORAJHAR, T/W No. I, under SHIVMANDIR CCC [APPLICATION NO. 4003332364 , Reference ID : 403156961]</t>
+  </si>
+  <si>
+    <t>BILL/02007/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/308</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for PORAJHAR, T/W No. II, under SHIVMANDIR CCC [APPLICATION NO. 4003332377 , Reference ID : 403156964]</t>
   </si>
   <si>
     <t>BILL/02008/2023-2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>S.D. CONCERN WORKSHOP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,406 +762,406 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.37</v>
+        <v>356.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>101.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.77</v>
+        <v>23.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.44</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.14</v>
+        <v>2.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.78</v>
+        <v>31.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>356.29</v>
+        <v>5.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>23.48</v>
+        <v>5.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>424.82</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>122.65</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>28.87</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>