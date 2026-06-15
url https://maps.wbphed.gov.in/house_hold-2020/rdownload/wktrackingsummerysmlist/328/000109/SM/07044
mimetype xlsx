--- v0 (2025-12-18)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,50 +105,65 @@
     <t>Providing Functional House hold Tap Connection under Jal Jeevan &amp; Jal Swapno programme for Porjhar Piped water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/07044</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Continuation order for Hiring of 01 (one) no. Maxi Cab with engine capacity less than or equal to 2000 CC (with air condition) for the Office of the Chief Engineer (Civil), Northern Zone, P.H.E. Dte. Vivekananda Bhawan (2nd floor), Hill Cart Road, Siliguri for the period from 01.01.2024 to 31.07.2024 for Chief Engineer (Civil), Northern Zone, P.H.E. Dte. i.e.07 (seven) months.</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>2396/SWSD</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>PINKI DAM</t>
+  </si>
+  <si>
+    <t>I ssue of fuel for office vehicles of E.E, AE-I Division and AE sub division Month of November (7/11/24 to 28/11/24) 1)vehical no WB -76A4921 2)vehical no-WB -73D0335 3)vehical no WB-76A-7170</t>
+  </si>
+  <si>
+    <t>BILL/00394/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-136</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>SONA PETROL PUMP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -537,73 +552,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -710,87 +725,144 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>1.03</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>1.51</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>