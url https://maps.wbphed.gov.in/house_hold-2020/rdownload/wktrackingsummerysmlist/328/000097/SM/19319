--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,117 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>JALPAIGURI</t>
+  </si>
+  <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Operational charges of PHED and NGO Managed Laboratories Related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>SM/19319</t>
+  </si>
+  <si>
+    <t>Support-WQMSP</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Operation of District Laboratory Staff for Physical, Chamical and Bacteriological test of water Sample under Jalpaiguri Division P.H.E. Dte. From 1st February 2025 to 30th June 2025".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000796/2024-2025</t>
+  </si>
+  <si>
+    <t>238/JD</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Honorarium of the LAB personnel &amp; Maintenance Charge of The Laboratory for October, November &amp;December 2024 from Office memo No-RWO/L/07 Date-27/06/2024 and Govt Memo no-PHE/WSSO/112/2827-2844 date-07/12/2015 for draft Mou regarding the agreement between NGO managing water testing laboratory &amp; PHED, Govt. of west Bengal and ORDER no-27552-27581/MC/LABS/000007/2021 Date-14/12/2022 for Enhancement of Monthly remuneration of lab personal and fund there of</t>
+  </si>
+  <si>
+    <t>BILL/01114/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-605</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>RAJGANJ WELLFEAR ORGANISATION</t>
+  </si>
+  <si>
+    <t>Honorarium of the LAB personnel &amp; Maintenance Charge of The Laboratory for January, February and March 2025, from Office memo No-RWO/L/07 Date-27/06/2024 and Govt Memo no-PHE/WSSO/112/2827-2844 date-07/12/2015 for draft Mou regarding the agreement between NGO managing water testing laboratory &amp; PHED, Govt. of west Bengal and ORDER no-27552-27581/MC/LABS/000007/2021 Date-14/12/2022 for Enhancement of Monthly remuneration of lab personal and fund there to</t>
+  </si>
+  <si>
+    <t>BILL/00165/2025-2026</t>
+  </si>
+  <si>
+    <t>68/25-26</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +217,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +570,378 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>5.38</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>8.91</v>
+      </c>
+      <c r="R3" s="4">
+        <v>165.56</v>
+      </c>
+      <c r="S3" s="4">
+        <v>100</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P5" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>8.46</v>
+      </c>
+      <c r="P6" s="8">
+        <v>8.91</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>105.36</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>