--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -733,54 +733,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.91</v>
+        <v>5.14</v>
       </c>
       <c r="R3" s="4">
-        <v>165.56</v>
+        <v>95.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -881,54 +881,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>8.46</v>
       </c>
       <c r="P6" s="8">
-        <v>8.91</v>
+        <v>5.14</v>
       </c>
       <c r="Q6" s="8">
-        <v>105.36</v>
+        <v>60.83</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>