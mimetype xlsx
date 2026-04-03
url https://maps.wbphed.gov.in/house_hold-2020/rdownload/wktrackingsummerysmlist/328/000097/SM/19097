--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,68 +216,50 @@
     <t>14/12/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PAHARPUR PIPED WATER SUPPLY SCHEME , ZONE-I, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001416/2023-2024</t>
   </si>
   <si>
     <t>487/NMD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
-  </si>
-[...16 lines deleted...]
-    <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: JALPAIGURI SADAR, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001001/2024-2025</t>
   </si>
   <si>
     <t>22/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site of PAHARPUR ZONE - I PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>487/RWS</t>
   </si>
@@ -735,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="81.265869" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1349,388 +1331,325 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>17.91</v>
+        <v>12.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.23</v>
+        <v>4.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>4.32</v>
+        <v>55.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>55.65</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1447.94</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>