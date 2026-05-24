--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>108.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.54</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1244,54 +1244,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>616.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>141.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1307,54 +1307,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>23.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>81.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1589,54 +1589,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1447.94</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>183.88</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>12.7</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>