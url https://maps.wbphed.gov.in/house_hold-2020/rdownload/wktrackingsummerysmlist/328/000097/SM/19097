--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,135 +200,162 @@
   <si>
     <t>New Service Connection Charge for PAHARPUR, ZONE-I, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 40033441732, Reference ID : 403172479]</t>
   </si>
   <si>
     <t>BILL/02153/2023-2024</t>
   </si>
   <si>
     <t>Construction of different components of Paharpur Zone - I Piped Water Supply Scheme i.e TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2023-2024</t>
   </si>
   <si>
     <t>1820/JD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: JALPAIGURI SADAR, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2024-2025</t>
+  </si>
+  <si>
+    <t>22/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site of PAHARPUR ZONE - I PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>487/RWS</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000986/2024-2025</t>
+  </si>
+  <si>
+    <t>10/NMD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2025-2026</t>
+  </si>
+  <si>
+    <t>1108/NMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PAHARPUR PIPED WATER SUPPLY SCHEME , ZONE-I, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001416/2023-2024</t>
   </si>
   <si>
     <t>487/NMD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
-    <t>SUMON ELECTRICAL</t>
-[...68 lines deleted...]
-    <t>WEBEL TECHNOLOGY LIMITED</t>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>805/JD</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Paharpur Zone-I PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>113/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1304,352 +1331,474 @@
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>23.55</v>
+        <v>12.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>81.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>12.23</v>
+        <v>4.32</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>4.32</v>
+        <v>55.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>55.65</v>
+        <v>547.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
-        <v>547.59</v>
+        <v>23.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>19.16</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>81.38</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.11</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>17.91</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1471.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>183.88</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>12.49</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>