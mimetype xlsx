--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,176 +92,209 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>PAHARPUR ZONE-I PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/19097</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Paharpur Zone - I Piped Water Supply Scheme i.e TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000437/2023-2024</t>
+  </si>
+  <si>
+    <t>1820/JD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>1081/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Distribution System and Functional Household Tap Connection (FHTC) for Paharpur Zone-I Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000026/2024-2025</t>
   </si>
   <si>
     <t>739/JD</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>GOUTAM DAS</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PAHARPUR PIPED WATER SUPPLY SCHEME , ZONE-I, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001416/2023-2024</t>
+  </si>
+  <si>
+    <t>487/NMD</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Balance portion of Jalpaiguri Sadar Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1421/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>GOURAV CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>RTOR000148/2023-2024</t>
   </si>
   <si>
     <t>2005/JD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for PAHARPUR, ZONE-I, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 40033441732, Reference ID : 403172479]</t>
+  </si>
+  <si>
+    <t>BILL/02153/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for PAHARPUR, ZONE-I, T/W- II, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341737, Reference ID : 403171420]</t>
   </si>
   <si>
     <t>BILL/02152/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/324</t>
-[...29 lines deleted...]
-    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Paharpur Zone-I PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>113/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: JALPAIGURI SADAR, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001001/2024-2025</t>
   </si>
   <si>
     <t>22/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
-    <t>SUMON ELECTRICAL</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site of PAHARPUR ZONE - I PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>487/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
@@ -272,90 +305,57 @@
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PAHARPUR PIPED WATER SUPPLY SCHEME , ZONE-I, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000002/2025-2026</t>
   </si>
   <si>
     <t>805/JD</t>
   </si>
   <si>
     <t>29/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>TEESTA CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCITY LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,877 +884,877 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>40.23</v>
+        <v>616.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>141.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>108.29</v>
+        <v>40.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.91</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>16.54</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.93</v>
+        <v>108.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.9</v>
+        <v>17.91</v>
       </c>
       <c r="R5" s="4">
-        <v>99.29</v>
+        <v>16.54</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>20.68</v>
+        <v>23.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.18</v>
+        <v>4.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>7.37</v>
+        <v>20.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>616.92</v>
+        <v>7.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>141.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.23</v>
+        <v>6.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>4.32</v>
+        <v>17.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>55.65</v>
+        <v>12.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>547.59</v>
+        <v>4.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>23.55</v>
+        <v>55.65</v>
       </c>
       <c r="Q14" s="4">
-        <v>19.16</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>81.38</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>6.11</v>
+        <v>547.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="P16" s="4">
-        <v>17.91</v>
+        <v>6.11</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1471.96</v>