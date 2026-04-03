--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -335,117 +335,102 @@
   <si>
     <t>Supply of Processor, RAM, SMPS and SSD for Office use.</t>
   </si>
   <si>
     <t>BILL/00822/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for SHIKARPUR PWSS, ZONE-I, TW NO. II, under BELAKOBA CCC APPLICATION NO. 4003430834 Reference ID : 403234011</t>
   </si>
   <si>
     <t>BILL/01071/2024-2025</t>
   </si>
   <si>
     <t>Supply of Logic Board, Magnetic Relay and Teflon for Office use.</t>
   </si>
   <si>
     <t>BILL/00840/2024-2025</t>
   </si>
   <si>
     <t>Supply of Toner and Desktop RAM for Office use.</t>
   </si>
   <si>
     <t>BILL/00828/2024-2025</t>
   </si>
   <si>
-    <t>Construction of different components of Shikarpur Bhandarpur Zone - II PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. at Block - RAJGANJ under Jalpaiguri Division, P.H.E.Dte. of North Bengal Circle-I, PHE Dte under JJM Programme.</t>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (RAJGANJ Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000627/2024-2025</t>
+  </si>
+  <si>
+    <t>9/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system at SHIKARPUR and other adjacent water supply scheme UNDER JJM under RAJGANJ Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/000888/2024-2025</t>
+  </si>
+  <si>
+    <t>80/SMSD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of different components of Shikarpur Bhandarpur Zone - I PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. at Block - RAJGANJ under Jalpaiguri Division, P.H.E.Dte. of North Bengal Circle-I, PHE Dte under JJM Programme.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
-    <t>ORD/000818/2023-2024</t>
-[...2 lines deleted...]
-    <t>2624/JD</t>
+    <t>ORD/000817/2023-2024</t>
+  </si>
+  <si>
+    <t>2623/JD</t>
   </si>
   <si>
     <t>07/03/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>2623/JD</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>ASHIT KUMAR SINGHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -840,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1068,54 +1053,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>3.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.89</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -2744,327 +2729,264 @@
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P33" s="4">
-        <v>714.03</v>
+        <v>45.53</v>
       </c>
       <c r="Q33" s="4">
-        <v>204.87</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>28.69</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="13"/>
       <c r="J34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>45.53</v>
+        <v>1.57</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I35" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I35" s="13"/>
       <c r="J35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P35" s="4">
-        <v>1.57</v>
+        <v>682.9</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="3">
-[...20 lines deleted...]
-      <c r="H36" s="13" t="s">
+      <c r="A36" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>840.92</v>
+      </c>
+      <c r="P36" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>0</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
-    <row r="37" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>