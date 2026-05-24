--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1053,54 +1053,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>3.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -2892,88 +2892,88 @@
       <c r="I35" s="13" t="s">
         <v>121</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P35" s="4">
         <v>682.9</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>363.2</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>53.18</v>
       </c>
       <c r="S35" s="4">
         <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8">
         <v>840.92</v>
       </c>
       <c r="P36" s="8">
-        <v>0</v>
+        <v>367.09</v>
       </c>
       <c r="Q36" s="8">
-        <v>0</v>
+        <v>43.65</v>
       </c>
       <c r="R36" s="8"/>
       <c r="S36" s="8"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>