--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,65 @@
     <t>2108/JD</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SATKHAMAR PWSS, ZONE - I (TW NO I, II, III) AND ZONE - II (TW NO I, II, III) in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000737/2023-2024</t>
   </si>
   <si>
     <t>1552/NMD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of different components of Sathkhamar Zone- I Piped Water Suply Scheme i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>1671/JD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2221,87 +2236,150 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P23" s="4">
         <v>64.9</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P24" s="4">
+        <v>735.05</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>10</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1981.54</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>