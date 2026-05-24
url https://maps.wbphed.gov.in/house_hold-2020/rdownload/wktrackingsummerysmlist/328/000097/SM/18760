--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,74 @@
     <t>1552/NMD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S BHOWMICK &amp; CO.</t>
   </si>
   <si>
     <t>Construction of different components of Sathkhamar Zone- I Piped Water Suply Scheme i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000435/2023-2024</t>
   </si>
   <si>
     <t>1671/JD</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain and Iron Elimination Plant including interconnection works at H/W site &amp; 3rd site in Zone-I of Satkhamar PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000513/2024-2025</t>
+  </si>
+  <si>
+    <t>47/JD</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution line and supplying fitting fixing CIDF pipe for additional Delivery line including washout line at H/W site at Zone-I of Satkhamar PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000514/2024-2025</t>
+  </si>
+  <si>
+    <t>44/JD</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1911,54 +1935,54 @@
       <c r="I18" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P18" s="4">
         <v>0.88</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>57.35</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2222,54 +2246,54 @@
       <c r="I23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P23" s="4">
         <v>64.9</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>49.59</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>76.41</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
@@ -2285,101 +2309,227 @@
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P24" s="4">
         <v>735.05</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>446.5</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>60.74</v>
       </c>
       <c r="S24" s="4">
         <v>10</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P25" s="4">
+        <v>82.22</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P26" s="4">
+        <v>47.35</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>2111.11</v>
+      </c>
+      <c r="P27" s="8">
+        <v>496.59</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>23.52</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>