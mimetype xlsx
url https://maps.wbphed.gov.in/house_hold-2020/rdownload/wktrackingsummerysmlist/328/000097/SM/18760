--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,369 +92,369 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Satkhamar Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18760</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Satkhamar Zone- II Piped Water Supply Scheme i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>1705/JD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>M/S A.B.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SATKHAMAR PWSS, ZONE - I (TW NO I, II, III) AND ZONE - II (TW NO I, II, III) in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>1552/NMD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M/S BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of different components of Sathkhamar Zone- I Piped Water Suply Scheme i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>1671/JD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Foot Path, Drain, pipeline for washout at HW site Satkhamar - II PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>1174/JD</t>
+  </si>
+  <si>
+    <t>Distribution System and Functional Household Tap Connection (FHTC) for Sathkumar Zone-I Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2024-2025</t>
+  </si>
+  <si>
+    <t>737/JD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>ASIM GUPTA</t>
+  </si>
+  <si>
+    <t>Distribution System and Functional Household Tap Connection (FHTC) for Sathkumar Zone-II Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2024-2025</t>
+  </si>
+  <si>
+    <t>738/JD</t>
+  </si>
+  <si>
+    <t>ANUP KUNDU CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. monthly hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000101/2024-2025</t>
+  </si>
+  <si>
+    <t>874/JD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000201/2023-2024</t>
   </si>
   <si>
     <t>2063/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for SATKHAMAR, ZONE-I,T/W-III, under UKILPARA MASKALIBARI CCC APPLICATION NO. 4003341662 Reference ID : 403174732</t>
+  </si>
+  <si>
+    <t>BILL/00160/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/14</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SATKHAMAR, ZONE-I,T/W-II, under UKILPARA MASKALIBARI CCC APPLICATION NO. 4003338890 Reference ID : 403162909</t>
+  </si>
+  <si>
+    <t>BILL/00158/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel (Petrol) of Vehicle No. WB 49 K 9449 for the Month of August 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00648/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-365</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>FILL &amp; SMILE</t>
   </si>
   <si>
     <t>New Service Connection Charge for SATKHAMAR, T/W- V, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341726, Reference ID : 403171912]</t>
   </si>
   <si>
     <t>BILL/02150/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/324</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SATKHAMAR, T/W- VI, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341729, Reference ID : 403172439]</t>
   </si>
   <si>
     <t>BILL/02149/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for SATKHAMAR, ZONE-I, T/W-I under UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003351968 Reference ID : 403174734</t>
   </si>
   <si>
     <t>BILL/00305/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/43</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for SATKHAMAR, ZONE-I,T/W-III, under UKILPARA MASKALIBARI CCC APPLICATION NO. 4003341662 Reference ID : 403174732</t>
-[...31 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SATKHAMAR, T/W- IV, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341723, Reference ID : 403171803]</t>
   </si>
   <si>
     <t>BILL/02151/2023-2024</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>Supply of Fuel (Petrol) of Vehicle No. WB 25 K 9449 for the Month of September 2024.</t>
   </si>
   <si>
     <t>BILL/00851/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-486</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
-    <t>Construction of different components of Satkhamar Zone- II Piped Water Supply Scheme i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
-[...85 lines deleted...]
-  <si>
     <t>Construction of Iron Elemination Plant (IEP) including interconnection work and washout line at H/W site in Zone-II Satkhamar PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000529/2024-2025</t>
   </si>
   <si>
     <t>46/JD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>06/09/2025</t>
   </si>
   <si>
     <t>M/S M.B. DESIGN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site at zone - II of Satkhamar PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2025-2026</t>
   </si>
   <si>
     <t>490/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>CHANDAN GHOSH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site at zone - I of Satkhamar PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000113/2025-2026</t>
   </si>
   <si>
     <t>491/RWS</t>
   </si>
   <si>
-    <t>SUKES BASU MAJUMDAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying Additional Distribution line with providing and installation of Sluice Valve and Specials at Zone-I of Satkhamar Piped Water Supply Scheme in connection with Jal Jeevan Mission at Block - Jalpaiguri Sadar under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>2108/JD</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
-  </si>
-[...31 lines deleted...]
-    <t>30/04/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Foot Path, Drain and Iron Elimination Plant including interconnection works at H/W site &amp; 3rd site in Zone-I of Satkhamar PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2024-2025</t>
   </si>
   <si>
     <t>47/JD</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Laying of additional distribution line and supplying fitting fixing CIDF pipe for additional Delivery line including washout line at H/W site at Zone-I of Satkhamar PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000514/2024-2025</t>
   </si>
   <si>
     <t>44/JD</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
@@ -1010,1470 +1010,1470 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.65</v>
+        <v>590.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>43.48</v>
+        <v>64.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.41</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.46</v>
+        <v>735.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>446.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.69</v>
+        <v>28.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>12.49</v>
+        <v>31.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>5.96</v>
+        <v>166.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>5.26</v>
+        <v>142.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.22</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>57.35</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>3.94</v>
+        <v>43.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>44.43</v>
+        <v>5.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>0.22</v>
+        <v>5.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>590.4</v>
+        <v>0.22</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P15" s="4">
-        <v>31.86</v>
+        <v>11.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>166.13</v>
+        <v>4.69</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="P17" s="4">
-        <v>142.74</v>
+        <v>12.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="M18" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="P18" s="4">
-        <v>0.88</v>
+        <v>3.94</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>57.35</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="P19" s="4">
-        <v>43.97</v>
+        <v>44.43</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="P20" s="4">
-        <v>5.77</v>
+        <v>0.22</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P21" s="4">
-        <v>6.1</v>
+        <v>43.97</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="P22" s="4">
-        <v>32.96</v>
+        <v>5.77</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="P23" s="4">
-        <v>64.9</v>
+        <v>6.1</v>
       </c>
       <c r="Q23" s="4">
-        <v>49.59</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>76.41</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="P24" s="4">
-        <v>735.05</v>
+        <v>32.96</v>
       </c>
       <c r="Q24" s="4">
-        <v>446.5</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>60.74</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="P25" s="4">
         <v>82.22</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
       <c r="P26" s="4">
         <v>47.35</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>