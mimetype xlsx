--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Sathkaya Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18713</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 200 CuM Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per Departmental Design and Drawing with Soil Investigation Work, Sinking 2 Nos Rig Bore TubeWell by ODEX-165 method of dirlling, 2 Nos Pump House (5.4m x 3.6m) and 2 Nos Boundary Wall (H/W and 2nd Site) along with Laying Distribution System including Rising Main with providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission for Rejuvenation of Satkhaya Tea Garden area Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>B RAI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF SATHKAYA TEA GARDEN AREA PWSS, TW NO III, IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000458/2023-2024</t>
+  </si>
+  <si>
+    <t>1434/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>1063/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000210/2023-2024</t>
   </si>
   <si>
     <t>2067/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>"INFRA COST IRO NSC for (REJU) SATHKAYA TG TW NO-III, METELI CCC " APPLICATION NO.100000107270 Reference ID : 860298680</t>
+  </si>
+  <si>
+    <t>BILL/00324/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/43</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>" New Service Connection Charge for (REJU) SATHKAYA TG TW NO-III, METELI CCC " APPLICATION NO.4003401332 Reference ID : 403212025</t>
   </si>
   <si>
     <t>BILL/00326/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/43</t>
-[...7 lines deleted...]
-  <si>
     <t>"INFRA COST IRO NSC for (REJU) SATHKAYA TG TW NO-IV, METELI CCC " APPLICATION NO.100000107273 Reference ID : 860298683</t>
   </si>
   <si>
     <t>BILL/00329/2024-2025</t>
   </si>
   <si>
-    <t>"INFRA COST IRO NSC for (REJU) SATHKAYA TG TW NO-III, METELI CCC " APPLICATION NO.100000107270 Reference ID : 860298680</t>
-[...4 lines deleted...]
-  <si>
     <t>" New Service Connection Charge for (REJU) SATHKAYA TG TW NO-IV, METELI CCC " APPLICATION NO.4003401337 Reference ID : 403212023</t>
   </si>
   <si>
     <t>BILL/00325/2024-2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at Rejuvenation of Nagaisuree Tea Garden Area Piped Water Supply Scheme(TW-I) and other adjacent water supply scheme UNDER JJM under METELI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/000665/2025-2026</t>
   </si>
   <si>
     <t>1084/HQ/NMD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -780,519 +780,519 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.3</v>
+        <v>183</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.27</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.28</v>
+        <v>24.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.68</v>
+        <v>8.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>4.43</v>
+        <v>6.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>4.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>183</v>
+        <v>4.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>24.25</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P11" s="4">
         <v>0.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1303,54 +1303,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>232.48</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>