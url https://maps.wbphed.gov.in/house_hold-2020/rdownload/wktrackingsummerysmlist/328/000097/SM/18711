--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -92,273 +92,273 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>DAMDIM TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18711</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Damdim Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1257/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>PRASENJIT BASAK</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAMDIM TEA GARDEN PWSS, ,TW no I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>1441/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Balance work of Distribution System and Functional Household Tap Connection (FHTC) including Different Components of Damdim TG PWSS i.e. TW, Pump House, Boundary Wall, Rising main etc. in connection with Jal Jeevan Mission at Block-Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000430/2024-2025</t>
   </si>
   <si>
     <t>2274/JD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
-    <t>PRASENJIT BASAK</t>
-[...1 lines deleted...]
-  <si>
     <t>Estimate for Balance work of Water Distribution Network in Damdim Tea Garden PWSS in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>569/JSSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>PRABIR SHOME</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000163/2023-2024</t>
   </si>
   <si>
     <t>2017/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2024-2025</t>
   </si>
   <si>
     <t>2071/JD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for DAMDIM TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003325572, Reference ID : 403151429]</t>
+  </si>
+  <si>
+    <t>BILL/01985/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/306</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for DAMDIM TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 100000098644, Reference ID : 860290454]</t>
+  </si>
+  <si>
+    <t>BILL/01986/2023-2024</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01301/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-693</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>Infrastructure Cost for DAMDIM TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000098645, Reference ID : 860290455]</t>
   </si>
   <si>
     <t>BILL/01984/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/306</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for DAMDIM TEA GARDEN, T/W No.I, under ODLABARI CCC, [APPLICATION NO. 4003325562, Reference ID : 403151430]</t>
   </si>
   <si>
     <t>BILL/01983/2023-2024</t>
   </si>
   <si>
-    <t>Infrastructure Cost for DAMDIM TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 100000098644, Reference ID : 860290454]</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction approach with paver block inside the premises and land development at HW site &amp; 2nd TW Site of Damdim TG Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000081/2025-2026</t>
   </si>
   <si>
     <t>100/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>JAYA SARKAR</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,962 +890,962 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.65</v>
+        <v>297.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>188.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.48</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>91.26</v>
+        <v>25.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>31.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.05</v>
+        <v>28.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>12.02</v>
+        <v>91.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>38.02</v>
+        <v>9.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.09</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>4</v>
+        <v>12.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.69</v>
+        <v>38.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.25</v>
+        <v>0.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>0.69</v>
+        <v>3.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>34.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>297.11</v>
+        <v>4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>6.37</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>132.34</v>
+        <v>6.37</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>357.12</v>
+        <v>132.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>25.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1040.23</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>204.36</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>19.65</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>