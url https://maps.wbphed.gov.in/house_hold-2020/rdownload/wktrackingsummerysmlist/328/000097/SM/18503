--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,201 +197,171 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (RAJGANJ Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000627/2024-2025</t>
   </si>
   <si>
     <t>9/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Continuation order for the work of "Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit)". (w.e.f. 01.06.2024 to 30.11.2024)".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>347/JD</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000035/2025-2026</t>
+  </si>
+  <si>
+    <t>822/JD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>AJIJUL HAQUE</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000034/2025-2026</t>
+  </si>
+  <si>
+    <t>821/JD</t>
+  </si>
+  <si>
+    <t>MD AMIRUL ISLAM</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/07/2025 to 31/07/2025)"</t>
+  </si>
+  <si>
+    <t>ORD/000125/2025-2026</t>
+  </si>
+  <si>
+    <t>1501/JD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System and Functional Household Tap Connection in connection with Jal Jeevan Mission for Nowapara Piped Water Supply Scheme Block - Rajganj under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2025-2026</t>
+  </si>
+  <si>
+    <t>893/JD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata &amp; other Blocks. (For the period from 01/07/2025 to 31/07/2025)"</t>
+  </si>
+  <si>
+    <t>ORD/000124/2025-2026</t>
+  </si>
+  <si>
+    <t>1500/JD</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000150/2025-2026</t>
+  </si>
+  <si>
+    <t>1731/JD</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
-  </si>
-[...130 lines deleted...]
-    <t>30/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1286,689 +1256,563 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>13.75</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>0.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.4</v>
+        <v>75.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>75.34</v>
+        <v>0.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.8</v>
+        <v>13.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>913.98</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>