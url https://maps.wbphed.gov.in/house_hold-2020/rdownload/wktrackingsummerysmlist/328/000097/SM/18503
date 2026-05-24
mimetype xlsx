--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>251.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1752,54 +1752,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>913.98</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>