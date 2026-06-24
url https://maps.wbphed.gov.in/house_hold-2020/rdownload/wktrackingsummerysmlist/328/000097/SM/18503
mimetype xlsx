--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,80 @@
     <t>ORD/000150/2025-2026</t>
   </si>
   <si>
     <t>1731/JD</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000198/2025-2026</t>
+  </si>
+  <si>
+    <t>1997/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000471/2025-2026</t>
+  </si>
+  <si>
+    <t>2438/JD</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1732,87 +1762,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>13.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>915.18</v>
+      </c>
+      <c r="P19" s="8">
+        <v>2.22</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0.24</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>