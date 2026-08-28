--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,191 +80,191 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Rajganj</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>NOWAPARA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18503</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for NOWAPARA PWSS, TW no I , II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000658/2023-2024</t>
+  </si>
+  <si>
+    <t>1472/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DASGUPTA AND CO.</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>NOWAPARA PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction of different components of Nowapara PWSS i.e. TW, Pump Houses, Water distribution Network , OHR, RISING MAIN , FHTC etc. i.c.w. Jal Jeevan Mission at Block - Rajganj under Jalpaiguri Divison , P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000444/2023-2024</t>
   </si>
   <si>
     <t>1775/JD</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1106/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...23 lines deleted...]
-    <t>M/S RATAN KUMAR DASGUPTA AND CO.</t>
+    <t>Continuation order for the work of "Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit)". (w.e.f. 01.06.2024 to 30.11.2024)".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>347/JD</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
   </si>
   <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>2033/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for NAWAPARA, TW NO-I, NJP GB CCC APPLICATION NO. 4003354727 Reference ID : 403174711</t>
   </si>
   <si>
     <t>BILL/00433/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/87</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (RAJGANJ Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000627/2024-2025</t>
   </si>
   <si>
     <t>9/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Continuation order for the work of "Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit)". (w.e.f. 01.06.2024 to 30.11.2024)".</t>
-[...22 lines deleted...]
-  <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000035/2025-2026</t>
   </si>
   <si>
     <t>822/JD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>AJIJUL HAQUE</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000034/2025-2026</t>
   </si>
   <si>
     <t>821/JD</t>
@@ -290,108 +290,108 @@
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>893/JD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata &amp; other Blocks. (For the period from 01/07/2025 to 31/07/2025)"</t>
   </si>
   <si>
     <t>ORD/000124/2025-2026</t>
   </si>
   <si>
     <t>1500/JD</t>
   </si>
   <si>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000198/2025-2026</t>
+  </si>
+  <si>
+    <t>1997/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000471/2025-2026</t>
+  </si>
+  <si>
+    <t>2438/JD</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. for inspection of different PWSS under Dhupguri, Banarhat &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
   </si>
   <si>
     <t>ORD/000150/2025-2026</t>
   </si>
   <si>
     <t>1731/JD</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
-  </si>
-[...28 lines deleted...]
-    <t>27/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,1011 +920,1011 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>686.37</v>
+        <v>32.15</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>28.96</v>
+        <v>686.37</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>32.15</v>
+        <v>28.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>22.38</v>
+        <v>0.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>251.97</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>5.42</v>
+        <v>22.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>45.53</v>
+        <v>5.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>45.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>251.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>0.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>75.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P15" s="4">
         <v>0.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="P16" s="4">
-        <v>13.75</v>
+        <v>0.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P17" s="4">
         <v>0.8</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.4</v>
+        <v>13.75</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>915.18</v>