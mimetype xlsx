--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,68 +225,50 @@
     <t>08/08/2023</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>SCEC BOENTER KDAS JOINT VENTURE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Rising Main Interconnection, Pathway, Drain, etc. at 3rd TW Site for Kumar para PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2024-2025</t>
   </si>
   <si>
     <t>839/RWS</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>SUKUMAR KUNDU</t>
-  </si>
-[...16 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Rising Main Interconnection, Pathway, Drain, etc. at 2nd TW Site for Kumar para PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>803/RWS</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>RANA DEY</t>
   </si>
   <si>
     <t>Balance Laying Distribution System including Providing Functional Household Tap Connection in connection with JJM under Kumarpara Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000621/2024-2025</t>
   </si>
@@ -726,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1431,293 +1413,230 @@
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>4.43</v>
+        <v>7.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>7.43</v>
+        <v>40.13</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>40.13</v>
+        <v>32.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>827.14</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>