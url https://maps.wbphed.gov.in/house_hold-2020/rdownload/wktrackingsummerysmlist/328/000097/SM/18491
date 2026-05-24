--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,68 @@
     <t>467/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KUMARPARA PWSS, TW no I , II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000609/2023-2024</t>
   </si>
   <si>
     <t>1342/NMD</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1290,54 +1308,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>601.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>288.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.93</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1542,101 +1560,164 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>32.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>831.57</v>
+      </c>
+      <c r="P16" s="8">
+        <v>308.46</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>37.09</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>