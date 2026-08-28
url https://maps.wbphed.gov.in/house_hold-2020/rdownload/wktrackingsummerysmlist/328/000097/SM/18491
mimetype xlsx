--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,252 +92,252 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Kumarpara Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18491</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Kumarpara PWSS i.e, TW, Pump Houses, Water distribution network , OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block- Maynaguri under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>945/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>SCEC BOENTER KDAS JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KUMARPARA PWSS, TW no I , II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>1342/NMD</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Rising Main Interconnection, Pathway, Drain, etc. at 3rd TW Site for Kumar para PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000102/2024-2025</t>
+  </si>
+  <si>
+    <t>839/RWS</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SUKUMAR KUNDU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Rising Main Interconnection, Pathway, Drain, etc. at 2nd TW Site for Kumar para PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>803/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>RANA DEY</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall Rising Main Interconnection, Pathway, Drain , Land Development etc. at HW Site for Kumarpara PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000074/2024-2025</t>
   </si>
   <si>
     <t>1296/JD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>M/S BOSE ENTERPRISE</t>
   </si>
   <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>2052/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2024-2025</t>
   </si>
   <si>
     <t>57/JD</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for KUMARPARA, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003376070 Reference ID : 403191653</t>
+  </si>
+  <si>
+    <t>BILL/00152/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/78</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KUMARPARA, T/W-III under MAYNAGURI CCC APPLICATION NO. 4003435868 Reference ID : 403237472</t>
   </si>
   <si>
     <t>BILL/00460/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/101</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
     <t>New Service Connection Charge for KUMARPARA, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003376595 Reference ID : 403191665</t>
   </si>
   <si>
     <t>BILL/00154/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/78</t>
-[...64 lines deleted...]
-  <si>
     <t>Balance Laying Distribution System including Providing Functional Household Tap Connection in connection with JJM under Kumarpara Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000621/2024-2025</t>
   </si>
   <si>
     <t>467/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,792 +888,792 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>22.73</v>
+        <v>601.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>288.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>14.78</v>
+        <v>32.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>31.48</v>
+        <v>7.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.25</v>
+        <v>7.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>44.43</v>
+        <v>22.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>8.49</v>
+        <v>4.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>12.13</v>
+        <v>14.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>601.28</v>
+        <v>31.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>288.21</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.93</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>7.46</v>
+        <v>12.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>7.43</v>
+        <v>4.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>40.13</v>
+        <v>44.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>32.55</v>
+        <v>8.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.24</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>62.2</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>4.43</v>
+        <v>40.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>831.57</v>