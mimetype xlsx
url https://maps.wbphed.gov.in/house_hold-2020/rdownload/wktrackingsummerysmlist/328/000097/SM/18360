--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,68 +210,50 @@
     <t>BILL/02148/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/324</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATKATA PWSS ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000464/2023-2024</t>
   </si>
   <si>
     <t>1440/NMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
-  </si>
-[...16 lines deleted...]
-    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Distribution System and Functional Household Tap Connection (FHTC) for Patkata Zone-II Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>741/JD</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRADIP SAHA</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
@@ -735,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -959,54 +941,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>650.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>215.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1319,54 +1301,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>36.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.38</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1379,352 +1361,289 @@
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>23.77</v>
+        <v>152.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>152.08</v>
+        <v>55.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>55.65</v>
+        <v>8.05</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>8.05</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1532.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>245.11</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>15.99</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>