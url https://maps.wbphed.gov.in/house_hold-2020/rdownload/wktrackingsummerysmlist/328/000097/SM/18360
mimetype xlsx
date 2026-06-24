--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,65 @@
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>EDIFICE ENTERPRISE</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at H/W site of Patkata Zone-II PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000549/2024-2025</t>
+  </si>
+  <si>
+    <t>114/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1563,87 +1578,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23.77</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>85</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1556.64</v>
+      </c>
+      <c r="P16" s="8">
+        <v>245.11</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>15.75</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>