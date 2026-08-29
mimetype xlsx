--- v4 (2026-06-24)
+++ v5 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,198 +80,216 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>PATKATA ZONE-II PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18360</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATKATA PWSS ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>1440/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>PATKATA ZONE-II PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of different components of Patkata Zone- II Piped Water Supply Scheme i.e TW, Pump House, Water Distribution Network, OHR, Rising Main, FHTC etc. In connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>1707/JD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>M/S KAMAK ENGINEERS AND CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2023-2024</t>
   </si>
   <si>
     <t>1079/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of different components of Patkata Zone- II Piped Water Supply Scheme i.e TW, Pump House, Water Distribution Network, OHR, Rising Main, FHTC etc. In connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E. Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply and Delivery of C.I special for attending breakdown maintanance as when as required at t/w no-I (zone-II)of PATKATA and other adjacent W/S Scheme under JJM WORKS in the Dist of JALPAIGURI.</t>
   </si>
   <si>
     <t>ORD/001704/2023-2024</t>
   </si>
   <si>
     <t>437/SMSD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>M/S PALIDEB ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Distribution System and Functional Household Tap Connection (FHTC) for Patkata Zone-II Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>741/JD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
+  </si>
+  <si>
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>2000/JD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATKATA, ZONE-II, T/W-II under UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003341677 Reference ID : 403172273</t>
   </si>
   <si>
     <t>BILL/00309/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/43</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATKATA, ZONE-II, T/W-III under UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003365627 Reference ID : 403187095</t>
   </si>
   <si>
     <t>BILL/00308/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATKATA, ZONE-II, T/W- I, under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003341680, Reference ID : 403172795]</t>
   </si>
   <si>
     <t>BILL/02148/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/324</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATKATA PWSS ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>PRADIP SAHA</t>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at H/W site of Patkata Zone-II PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000549/2024-2025</t>
+  </si>
+  <si>
+    <t>114/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain at 2nd site of PATKATA ZONE - II PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
@@ -285,65 +303,50 @@
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>EDIFICE ENTERPRISE</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,843 +875,843 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>42.92</v>
+        <v>36.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>650.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>215.91</v>
+        <v>322.81</v>
       </c>
       <c r="R4" s="4">
-        <v>33.2</v>
+        <v>49.64</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.73</v>
+        <v>42.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>26.02</v>
+        <v>0.73</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.2</v>
+        <v>152.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>3.9</v>
+        <v>26.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>5.12</v>
+        <v>4.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>36.33</v>
+        <v>3.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>29.21</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>80.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>152.08</v>
+        <v>5.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>55.65</v>
+        <v>23.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>8.05</v>
+        <v>55.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>547.59</v>
+        <v>8.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>23.77</v>
+        <v>547.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1556.64</v>
       </c>
       <c r="P16" s="8">
-        <v>245.11</v>
+        <v>352.02</v>
       </c>
       <c r="Q16" s="8">
-        <v>15.75</v>
+        <v>22.61</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>