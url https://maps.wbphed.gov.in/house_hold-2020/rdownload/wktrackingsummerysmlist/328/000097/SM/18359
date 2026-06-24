--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KRANTI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001008/2024-2025</t>
   </si>
   <si>
     <t>28/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK AND CO.</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at BASUSUBA, ZONE-III,TW NO-II, KRANTI CCC APPLICATION NO. 100000126895 Reference ID : 860321655</t>
+  </si>
+  <si>
+    <t>BILL/02189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/251</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BASUSUBA, ZONE-III,TW NO-II, KRANTI CCC APPLICATION NO. 4003562990 Reference ID : 403328662</t>
+  </si>
+  <si>
+    <t>BILL/02188/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1555,54 +1570,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="4">
         <v>368.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>144.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1681,54 +1696,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="4">
         <v>200.42</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>67.6</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>33.73</v>
       </c>
       <c r="S16" s="4">
         <v>37</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1821,87 +1836,205 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P18" s="4">
         <v>12.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P19" s="4">
+        <v>7.89</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1234.9</v>
+      </c>
+      <c r="P21" s="8">
+        <v>212.01</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>17.17</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>