--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,276 +92,276 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>BASUSUBA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18359</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Basusuba Zone-III PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, Boundary wall, RISING MAIN, FHTC etc. In connection with JJM at Block-Kranti under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>846/JD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>R.S CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of different components of Basusuba Zone- II PWSS i.e . TW, Pump House, Water distribution Network, OHR, Boundary wall, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block- Kranti under Jalpaiguri Division , P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>851/JD</t>
   </si>
   <si>
-    <t>28/07/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>R.S CONSTRUCTION</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BASUSUBA PWSS in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000446/2023-2024</t>
+  </si>
+  <si>
+    <t>1385/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DASGUPTA AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of different components of Basusuba (Zone-I) PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, Boundary wall, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block- Kranti under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2023-2024</t>
+  </si>
+  <si>
+    <t>850/JD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>1083/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>RTOR000140/2023-2024</t>
   </si>
   <si>
     <t>2075/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for BASUSUBA, ZONE-III,TW NO-I, KRANTI CCC APPLICATION NO. 4003391480 Reference ID : 403203860</t>
+  </si>
+  <si>
+    <t>BILL/00238/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/25</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BASUSUBA, ZONE-I,TW NO-I, KRANTI CCC APPLICATION NO. 4003391439 Reference ID : 403203861</t>
+  </si>
+  <si>
+    <t>BILL/00234/2024-2025</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at BASUSUBA, ZONE-III,TW NO-I, KRANTI CCC APPLICATION NO. 100000105735 Reference ID : 860297935</t>
+  </si>
+  <si>
+    <t>BILL/00239/2024-2025</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at BASUSUBA, ZONE-I,TW NO-I, KRANTI CCC APPLICATION NO. 100000105733 Reference ID : 860297933</t>
+  </si>
+  <si>
+    <t>BILL/00235/2024-2025</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at BASUSUBA, ZONE-I,TW NO-II, KRANTI CCC APPLICATION NO. 100000105734 Reference ID : 860297934</t>
+  </si>
+  <si>
+    <t>BILL/00237/2024-2025</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>New Service Connection Charge for BASUSUBA, ZONE-I,TW NO-II, KRANTI CCC APPLICATION NO. 4003391463 Reference ID : 403203857</t>
   </si>
   <si>
     <t>BILL/00236/2024-2025</t>
   </si>
   <si>
-    <t>Construction of different components of Basusuba Zone-III PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, Boundary wall, RISING MAIN, FHTC etc. In connection with JJM at Block-Kranti under Jalpaiguri Division, P.H.E. Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>962/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KRANTI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001008/2024-2025</t>
   </si>
   <si>
     <t>28/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK AND CO.</t>
   </si>
   <si>
+    <t>New Service Connection Charge for BASUSUBA, ZONE-III,TW NO-II, KRANTI CCC APPLICATION NO. 4003562990 Reference ID : 403328662</t>
+  </si>
+  <si>
+    <t>BILL/02188/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/251</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at BASUSUBA, ZONE-III,TW NO-II, KRANTI CCC APPLICATION NO. 100000126895 Reference ID : 860321655</t>
   </si>
   <si>
     <t>BILL/02189/2024-2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>BILL/02188/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,1076 +912,1076 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>303.82</v>
+        <v>368.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>144.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>60.79</v>
+        <v>303.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>28.65</v>
+        <v>40.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>17.38</v>
+        <v>200.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>67.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.73</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>44.43</v>
+        <v>60.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.29</v>
+        <v>28.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>0.69</v>
+        <v>17.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>0.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>4.19</v>
+        <v>0.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>6.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>0.69</v>
+        <v>4.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>368.89</v>
+        <v>4.29</v>
       </c>
       <c r="Q14" s="4">
-        <v>144.41</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>39.15</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P15" s="4">
-        <v>40.19</v>
+        <v>44.43</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="P16" s="4">
-        <v>200.42</v>
+        <v>0.69</v>
       </c>
       <c r="Q16" s="4">
-        <v>67.6</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>33.73</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P17" s="4">
         <v>132.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P18" s="4">
         <v>12.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P19" s="4">
-        <v>7.89</v>
+        <v>0.69</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P20" s="4">
-        <v>0.69</v>
+        <v>7.89</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>