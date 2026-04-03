--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -542,62 +542,50 @@
   <si>
     <t>ORD/000093/2024-2025</t>
   </si>
   <si>
     <t>125/JSSD</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.(w.e.f 1st August 2024 to 31st January 2025)</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>142/1/JSSD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
-    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM From 01.09.2024 to 28.02.2025 (Vehicle No.: - WB 76 9978)</t>
   </si>
   <si>
     <t>ORD/000159/2024-2025</t>
   </si>
   <si>
     <t>206/JSSD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>Continuation of Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM. (Vehicle No-WB 71B 9586) w.e.f. 1.02.2025-31.07.2025.</t>
   </si>
   <si>
     <t>ORD/000703/2024-2025</t>
   </si>
   <si>
     <t>434/JSSD</t>
   </si>
   <si>
     <t>31/01/2025</t>
@@ -689,108 +677,93 @@
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>819/JD</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
-    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction approach with paver block inside the premises and land ment at HW site &amp; 2nd TW Site of Oodlabari TG (Z-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2025-2026</t>
   </si>
   <si>
     <t>170/JSSD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>SUBHANKAR DEY</t>
   </si>
   <si>
-    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
-[...23 lines deleted...]
-    <t>30/09/2025</t>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.11.2024 to 31.12.2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000558/2024-2025</t>
+  </si>
+  <si>
+    <t>1797/JD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.09.2024 to 31.10.2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000486/2024-2025</t>
+  </si>
+  <si>
+    <t>1215/JD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1179,51 +1152,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W55"/>
+  <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3551,991 +3524,865 @@
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>176</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>42</v>
+        <v>179</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="P40" s="4">
-        <v>4.83</v>
+        <v>0.88</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P41" s="4">
         <v>0.88</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="P42" s="4">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>32</v>
+        <v>158</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P43" s="4">
-        <v>0.8</v>
+        <v>132.34</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="P44" s="4">
-        <v>132.34</v>
+        <v>0.88</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P45" s="4">
         <v>0.88</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L46" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M46" s="4" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>38</v>
+        <v>191</v>
       </c>
       <c r="P46" s="4">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K47" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L47" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M47" s="4" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="P47" s="4">
         <v>0.4</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L48" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="L48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="4" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="P48" s="4">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>32</v>
+        <v>158</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K49" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="M49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N49" s="4" t="s">
-        <v>194</v>
+        <v>219</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="P49" s="4">
-        <v>0.8</v>
+        <v>357.12</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>219</v>
-[...6 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P50" s="4">
-        <v>357.12</v>
+        <v>6.57</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P51" s="4">
-        <v>0.4</v>
+        <v>3.16</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="J52" s="13"/>
+        <v>232</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K52" s="4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>235</v>
+        <v>55</v>
       </c>
       <c r="P52" s="4">
-        <v>6.57</v>
+        <v>3.16</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="3">
-[...20 lines deleted...]
-      <c r="H53" s="13" t="s">
+      <c r="A53" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="8"/>
+      <c r="M53" s="8"/>
+      <c r="N53" s="8"/>
+      <c r="O53" s="8">
+        <v>1228.19</v>
+      </c>
+      <c r="P53" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>0</v>
+      </c>
+      <c r="R53" s="8"/>
+      <c r="S53" s="8"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
-    <row r="54" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A55:N55"/>
+    <mergeCell ref="A53:N53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>