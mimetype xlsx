--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -720,50 +720,131 @@
     <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.11.2024 to 31.12.2024)"</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>1797/JD</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.09.2024 to 31.10.2024)"</t>
   </si>
   <si>
     <t>ORD/000486/2024-2025</t>
   </si>
   <si>
     <t>1215/JD</t>
   </si>
   <si>
     <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Tea Garden Water Supply Scheme of Mal, Matiali, Nagrakata Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>270/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>FACELIFTING AND INTERIOR FURNINSHING WORKS AT FIRST FLOOR TOILET, SURVEY J. E. ROOM AND JUNIOR ENGINEER ROOM IN GROUND FLOOR UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000699/2024-2025</t>
+  </si>
+  <si>
+    <t>364/JD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>BREATHING SPACE DESIGN &amp; VAASTU CONSULTANTS</t>
+  </si>
+  <si>
+    <t>Design, Fabricating, fitting, Fixing and Erecting of Display Board including Vinyl Pasting (1800mm x 1200mm Size) using Logo and Tag Line of Jal Jeevan Mission (JJM) at different work sites of Har Ghar jal (HGJ) villages of Matiali, Nagrakata &amp; Malbazar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>490/JSSD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>PRIYABRATA KARMAKAR</t>
+  </si>
+  <si>
+    <t>Designing, fabrication and erection of Display Board including vinyl pasting ( 0.9 mtr x 0.6 mtr) for demarcation of land at different PWSS work sites in connection with JJM at MALBAZAR BLOCK in the district of Jalpaiguri, under Jalpaiguri Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>80/JSSD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1152,51 +1233,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W53"/>
+  <dimension ref="A1:W58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1376,54 +1457,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.94</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1502,54 +1583,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.15</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1565,54 +1646,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -3221,54 +3302,54 @@
       <c r="I35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P35" s="4">
         <v>281.55</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>178.49</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>63.39</v>
       </c>
       <c r="S35" s="4">
         <v>40</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
@@ -3284,54 +3365,54 @@
       <c r="I36" s="13" t="s">
         <v>158</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P36" s="4">
         <v>42.08</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>54.77</v>
       </c>
       <c r="S36" s="4">
         <v>68</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3347,54 +3428,54 @@
       <c r="I37" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P37" s="4">
         <v>0.88</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S37" s="4">
         <v>50</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
@@ -3410,54 +3491,54 @@
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="4">
         <v>0.88</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>146.04</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
@@ -3473,54 +3554,54 @@
       <c r="I39" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P39" s="4">
         <v>0.88</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>32.76</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
@@ -3536,54 +3617,54 @@
       <c r="I40" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P40" s="4">
         <v>0.88</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>237.54</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
@@ -3599,54 +3680,54 @@
       <c r="I41" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P41" s="4">
         <v>0.88</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="S41" s="4">
         <v>30</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
@@ -3662,54 +3743,54 @@
       <c r="I42" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P42" s="4">
         <v>0.8</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
@@ -3788,54 +3869,54 @@
       <c r="I44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P44" s="4">
         <v>0.88</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>78.18</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
@@ -3851,54 +3932,54 @@
       <c r="I45" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P45" s="4">
         <v>0.88</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>89.54</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
@@ -4040,54 +4121,54 @@
       <c r="I48" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>213</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>214</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P48" s="4">
         <v>0.8</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>49.45</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
@@ -4302,87 +4383,402 @@
       </c>
       <c r="N52" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P52" s="4">
         <v>3.16</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="7" t="s">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="B53" s="7"/>
-[...22 lines deleted...]
-      <c r="S53" s="8"/>
+      <c r="I53" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P53" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P54" s="4">
+        <v>3.16</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="P55" s="4">
+        <v>16.07</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="4">
+        <v>0</v>
+      </c>
+      <c r="S55" s="4">
+        <v>100</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="P56" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>0</v>
+      </c>
+      <c r="R56" s="4">
+        <v>0</v>
+      </c>
+      <c r="S56" s="4">
+        <v>100</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P57" s="4">
+        <v>3.66</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>100</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="8"/>
+      <c r="O58" s="8">
+        <v>1256.76</v>
+      </c>
+      <c r="P58" s="8">
+        <v>212.92</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>16.94</v>
+      </c>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A53:N53"/>
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>