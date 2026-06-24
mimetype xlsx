--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -801,50 +801,254 @@
     <t>490/JSSD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>PRIYABRATA KARMAKAR</t>
   </si>
   <si>
     <t>Designing, fabrication and erection of Display Board including vinyl pasting ( 0.9 mtr x 0.6 mtr) for demarcation of land at different PWSS work sites in connection with JJM at MALBAZAR BLOCK in the district of Jalpaiguri, under Jalpaiguri Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2025-2026</t>
   </si>
   <si>
     <t>80/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Facelifting and Establishment of Sadar Sub Division and RWS Sub Division, Xerox Room, Additional Room and Toilet in 1st Floor under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2024-2025</t>
+  </si>
+  <si>
+    <t>462/JD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
+  </si>
+  <si>
+    <t>RTOR000099/2024-2025</t>
+  </si>
+  <si>
+    <t>385/JD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of January'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01155/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-667</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of February'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00046/2025-2026</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Dec'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01071/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-571</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>Deposit amount for Net present value of the Forest Land (NPV), Cost of Raising CA Plantation for 100 nos seedlings and Construction of RCC boundary pillar. (Ref- Proposal No. FP/WB/WATER/514745/2024)</t>
+  </si>
+  <si>
+    <t>BILL/00751/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER, BAIKUNTHAPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of March'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00565/2025-2026</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 9978)</t>
+  </si>
+  <si>
+    <t>BILL/00278/2025-2026</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/01189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-666</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of April'2025 (16 days) Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00566/2025-2026</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Feb'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00054/2025-2026</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01187/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-679</t>
+  </si>
+  <si>
+    <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/03/2026 to 30/04/2026)".</t>
+  </si>
+  <si>
+    <t>ORD/000609/2025-2026</t>
+  </si>
+  <si>
+    <t>267/JD</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>Continuation for the Work of "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/01/2026 to 28/02/2026)".</t>
+  </si>
+  <si>
+    <t>ORD/000607/2025-2026</t>
+  </si>
+  <si>
+    <t>09/JD</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000473/2025-2026</t>
+  </si>
+  <si>
+    <t>2423/JD</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/05/2026 to 30/06/2026)".</t>
+  </si>
+  <si>
+    <t>ORD/000025/2026-2027</t>
+  </si>
+  <si>
+    <t>1856/JD</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000200/2025-2026</t>
+  </si>
+  <si>
+    <t>1999/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2025-2026</t>
+  </si>
+  <si>
+    <t>1733/JD</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1233,51 +1437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W58"/>
+  <dimension ref="A1:W76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4698,87 +4902,1165 @@
       </c>
       <c r="N57" s="4" t="s">
         <v>262</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P57" s="4">
         <v>3.66</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
-      <c r="A58" s="7" t="s">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H58" s="13" t="s">
         <v>263</v>
       </c>
-      <c r="B58" s="7"/>
-[...22 lines deleted...]
-      <c r="S58" s="8"/>
+      <c r="I58" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="P58" s="4">
+        <v>6.23</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>100</v>
+      </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
+      <c r="K59" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P59" s="4">
+        <v>159.84</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>0</v>
+      </c>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P60" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>0</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
+      <c r="K61" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P61" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>0</v>
+      </c>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
+      <c r="K62" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P62" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>0</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="I63" s="13"/>
+      <c r="J63" s="13"/>
+      <c r="K63" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="L63" s="4"/>
+      <c r="M63" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="P63" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>0</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P64" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>0</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
+      <c r="K65" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P65" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>0</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P66" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+      <c r="R66" s="4">
+        <v>0</v>
+      </c>
+      <c r="S66" s="4">
+        <v>0</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P67" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>0</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P68" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>0</v>
+      </c>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
+      <c r="K69" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>0</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P70" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>0</v>
+      </c>
+      <c r="R70" s="4">
+        <v>0</v>
+      </c>
+      <c r="S70" s="4">
+        <v>100</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P71" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+      <c r="R71" s="4">
+        <v>0</v>
+      </c>
+      <c r="S71" s="4">
+        <v>100</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P72" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>0</v>
+      </c>
+      <c r="R72" s="4">
+        <v>0</v>
+      </c>
+      <c r="S72" s="4">
+        <v>100</v>
+      </c>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P73" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+      <c r="R73" s="4">
+        <v>0</v>
+      </c>
+      <c r="S73" s="4">
+        <v>0</v>
+      </c>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P74" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+      <c r="R74" s="4">
+        <v>0</v>
+      </c>
+      <c r="S74" s="4">
+        <v>100</v>
+      </c>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P75" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>0</v>
+      </c>
+      <c r="R75" s="4">
+        <v>0</v>
+      </c>
+      <c r="S75" s="4">
+        <v>100</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="14"/>
+      <c r="J76" s="14"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="8"/>
+      <c r="O76" s="8">
+        <v>1435.09</v>
+      </c>
+      <c r="P76" s="8">
+        <v>212.92</v>
+      </c>
+      <c r="Q76" s="8">
+        <v>14.84</v>
+      </c>
+      <c r="R76" s="8"/>
+      <c r="S76" s="8"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A58:N58"/>
+    <mergeCell ref="A76:N76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>