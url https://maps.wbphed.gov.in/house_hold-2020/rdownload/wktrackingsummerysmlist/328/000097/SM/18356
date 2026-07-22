--- v4 (2026-06-24)
+++ v5 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,821 +149,821 @@
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>APIKUL ALI</t>
   </si>
   <si>
     <t>Construction of different components of Oodlabari Tea Garden (Zone-I) PWSS i.e. OHR,TW, Pump Houses, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E. Dte. of North Bengal Circle-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000065/2024-2025</t>
   </si>
   <si>
     <t>936/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
+    <t>Continuation order for the work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.07.2024 to 31.08.2024)"</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>531/JD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>RTOR000198/2023-2024</t>
+  </si>
+  <si>
+    <t>2070/JD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>RTOR000014/2024-2025</t>
+  </si>
+  <si>
+    <t>2029/JD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for ODLABARI TEA GARDEN,T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093886, Reference ID : 860285546]</t>
+  </si>
+  <si>
+    <t>BILL/01282/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/160&amp;168</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month April'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00130/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-97</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>FILL &amp; SMILE</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of October'2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01036/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-560</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00980/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-531</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month March'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-269</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00979/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-533</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for ODLABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003424001 Reference ID : 403230049</t>
+  </si>
+  <si>
+    <t>BILL/00410/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/81</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for ODLABARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266395, Reference ID : 403105528]</t>
+  </si>
+  <si>
+    <t>BILL/01281/2023-2024</t>
+  </si>
+  <si>
+    <t>Supply of fuel (Diesel) for vehicle no. WB-71B-9430 for the month of February-2024</t>
+  </si>
+  <si>
+    <t>BILL/00097/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-64</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/00969/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of April,2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00321/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-183</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of November'2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01037/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-561</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month March'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00131/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-98</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00932/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-523</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/00929/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-522</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00966/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-530</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month January'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00402/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-240</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01301/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-693</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at ODLABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000109306 Reference ID : 860301266</t>
+  </si>
+  <si>
+    <t>BILL/00409/2024-2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Aug'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00965/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (Petrol) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Sept'2024 (Vehicle No. WB 71 B 9586)</t>
+  </si>
+  <si>
+    <t>BILL/01038/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-559</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Sept'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00873/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-497</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of March,2024 Vide Vehicle no-WB71B9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00320/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-182</t>
+  </si>
+  <si>
+    <t>Supply of Engine oil, Gear Oil and Kool plus Bill for the Month of April,2024 vide Vehicle No-WMA-2539 under Assistant Engineer RWS, Jalpaiguri RWS Sub Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00324/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-181</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month July'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00523/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-294</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of different components of Oodlabari Tea Garden (Zone-II) PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>800/JD.</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GHANASHYAM SARKAR</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for ODLABARI TEA GARDEN PWSS,at TW NO I,II,III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>1585/NMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte.(with valid Taxi permit) for supervision and different works at different blocks under Jal Jeevan Mission. Period from 01/08/2024 to 31/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>125/JSSD</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.(w.e.f 1st August 2024 to 31st January 2025)</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>142/1/JSSD</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM From 01.09.2024 to 28.02.2025 (Vehicle No.: - WB 76 9978)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2024-2025</t>
+  </si>
+  <si>
+    <t>206/JSSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata, Banarhat, Dhupguri &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000037/2025-2026</t>
+  </si>
+  <si>
+    <t>824/JD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>PARAMJYOTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>962/NMD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Continuation work of " Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte.(with valid Taxi permit) for supervision and different works at different blocks under Jal Jeevan Mission". Period from 01.02.2025 to 31.07.2025. (Vichle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>418/JSSD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.(w.e.f 1st February 2025 to 31st July 2025)</t>
+  </si>
+  <si>
+    <t>ORD/000697/2024-2025</t>
+  </si>
+  <si>
+    <t>417/JSSD</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition used as an Inspection Vehicle of Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (For the period from 01/07/2025 to 31/07/2025)"</t>
+  </si>
+  <si>
+    <t>ORD/000122/2025-2026</t>
+  </si>
+  <si>
+    <t>1498/JD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata, Banarhat, Dhupguri &amp; other Blocks. (For the period from 01/07/2025 to 31/07/2025)"</t>
+  </si>
+  <si>
+    <t>ORD/000127/2025-2026</t>
+  </si>
+  <si>
+    <t>1503/JD</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition used as an Inspection Vehicle of Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (For the period from 01/05/2025 to 30/06/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>819/JD</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1106/NMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction approach with paver block inside the premises and land ment at HW site &amp; 2nd TW Site of Oodlabari TG (Z-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2025-2026</t>
+  </si>
+  <si>
+    <t>170/JSSD</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>SUBHANKAR DEY</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.11.2024 to 31.12.2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000558/2024-2025</t>
+  </si>
+  <si>
+    <t>1797/JD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.09.2024 to 31.10.2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000486/2024-2025</t>
+  </si>
+  <si>
+    <t>1215/JD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Tea Garden Water Supply Scheme of Mal, Matiali, Nagrakata Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>270/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>FACELIFTING AND INTERIOR FURNINSHING WORKS AT FIRST FLOOR TOILET, SURVEY J. E. ROOM AND JUNIOR ENGINEER ROOM IN GROUND FLOOR UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000699/2024-2025</t>
+  </si>
+  <si>
+    <t>364/JD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>BREATHING SPACE DESIGN &amp; VAASTU CONSULTANTS</t>
+  </si>
+  <si>
+    <t>Design, Fabricating, fitting, Fixing and Erecting of Display Board including Vinyl Pasting (1800mm x 1200mm Size) using Logo and Tag Line of Jal Jeevan Mission (JJM) at different work sites of Har Ghar jal (HGJ) villages of Matiali, Nagrakata &amp; Malbazar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>490/JSSD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>PRIYABRATA KARMAKAR</t>
+  </si>
+  <si>
+    <t>Designing, fabrication and erection of Display Board including vinyl pasting ( 0.9 mtr x 0.6 mtr) for demarcation of land at different PWSS work sites in connection with JJM at MALBAZAR BLOCK in the district of Jalpaiguri, under Jalpaiguri Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>80/JSSD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Facelifting and Establishment of Sadar Sub Division and RWS Sub Division, Xerox Room, Additional Room and Toilet in 1st Floor under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2024-2025</t>
+  </si>
+  <si>
+    <t>462/JD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
+  </si>
+  <si>
+    <t>RTOR000099/2024-2025</t>
+  </si>
+  <si>
+    <t>385/JD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of January'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01155/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-667</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of February'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00046/2025-2026</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Dec'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01071/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-571</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>Deposit amount for Net present value of the Forest Land (NPV), Cost of Raising CA Plantation for 100 nos seedlings and Construction of RCC boundary pillar. (Ref- Proposal No. FP/WB/WATER/514745/2024)</t>
+  </si>
+  <si>
+    <t>BILL/00751/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER, BAIKUNTHAPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of March'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00565/2025-2026</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 9978)</t>
+  </si>
+  <si>
+    <t>BILL/00278/2025-2026</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/01189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-666</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of April'2025 (16 days) Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00566/2025-2026</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Feb'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00054/2025-2026</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01187/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-679</t>
+  </si>
+  <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM.</t>
   </si>
   <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>137/JSSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>DHIRAJ BISWAS</t>
+  </si>
+  <si>
     <t>ORD/000820/2023-2024</t>
   </si>
   <si>
     <t>525/JSSD</t>
   </si>
   <si>
-    <t>DHIRAJ BISWAS</t>
-[...397 lines deleted...]
-  <si>
     <t>Continuation of Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM. (Vehicle No-WB 71B 9586) w.e.f. 1.02.2025-31.07.2025.</t>
   </si>
   <si>
     <t>ORD/000703/2024-2025</t>
   </si>
   <si>
     <t>434/JSSD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
-    <t>31/07/2025</t>
-[...349 lines deleted...]
-  <si>
     <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/03/2026 to 30/04/2026)".</t>
   </si>
   <si>
     <t>ORD/000609/2025-2026</t>
   </si>
   <si>
     <t>267/JD</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>Continuation for the Work of "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/01/2026 to 28/02/2026)".</t>
   </si>
   <si>
     <t>ORD/000607/2025-2026</t>
   </si>
   <si>
     <t>09/JD</t>
   </si>
   <si>
     <t>02/01/2026</t>
@@ -1005,50 +1005,62 @@
     <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
   </si>
   <si>
     <t>ORD/000200/2025-2026</t>
   </si>
   <si>
     <t>1999/JD</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
   </si>
   <si>
     <t>ORD/000152/2025-2026</t>
   </si>
   <si>
     <t>1733/JD</t>
   </si>
   <si>
     <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/07/2026 to 31/08/2026)".</t>
+  </si>
+  <si>
+    <t>ORD/000239/2026-2027</t>
+  </si>
+  <si>
+    <t>2147/JD</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1437,51 +1449,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W76"/>
+  <dimension ref="A1:W77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1763,371 +1775,367 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.88</v>
+        <v>3.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.77</v>
+        <v>3.16</v>
       </c>
       <c r="R6" s="4">
-        <v>87.15</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>3.16</v>
+        <v>17.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>17.24</v>
+        <v>108.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>108.92</v>
+        <v>9.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>9.88</v>
+        <v>0.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
@@ -2139,54 +2147,54 @@
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
@@ -2198,762 +2206,762 @@
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="P15" s="4">
-        <v>0.23</v>
+        <v>0.69</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="P16" s="4">
-        <v>0.69</v>
+        <v>0.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>0.91</v>
+        <v>0.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P18" s="4">
         <v>0.23</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="4" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P19" s="4">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P20" s="4">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="4" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P21" s="4">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P22" s="4">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P23" s="4">
         <v>0.23</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P24" s="4">
         <v>0.23</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P25" s="4">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
@@ -2965,287 +2973,287 @@
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="P26" s="4">
-        <v>0.19</v>
+        <v>34.33</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="P27" s="4">
-        <v>34.33</v>
+        <v>4.48</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P28" s="4">
-        <v>4.48</v>
+        <v>0.21</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M29" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P29" s="4">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="4" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P30" s="4">
         <v>0.23</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
@@ -3254,1863 +3262,1851 @@
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P31" s="4">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P32" s="4">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" s="4" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P33" s="4">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="I34" s="13"/>
-      <c r="J34" s="13"/>
+      <c r="I34" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K34" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="P34" s="4">
-        <v>0.21</v>
+        <v>281.55</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>178.49</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>63.39</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="P35" s="4">
-        <v>281.55</v>
+        <v>42.08</v>
       </c>
       <c r="Q35" s="4">
-        <v>178.49</v>
+        <v>23.04</v>
       </c>
       <c r="R35" s="4">
-        <v>63.39</v>
+        <v>54.77</v>
       </c>
       <c r="S35" s="4">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>163</v>
+        <v>38</v>
       </c>
       <c r="P36" s="4">
-        <v>42.08</v>
+        <v>0.88</v>
       </c>
       <c r="Q36" s="4">
-        <v>23.04</v>
+        <v>1.29</v>
       </c>
       <c r="R36" s="4">
-        <v>54.77</v>
+        <v>146.04</v>
       </c>
       <c r="S36" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>45</v>
+        <v>165</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P37" s="4">
         <v>0.88</v>
       </c>
       <c r="Q37" s="4">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="R37" s="4">
-        <v>50</v>
+        <v>32.76</v>
       </c>
       <c r="S37" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="4">
         <v>0.88</v>
       </c>
       <c r="Q38" s="4">
-        <v>1.29</v>
+        <v>2.1</v>
       </c>
       <c r="R38" s="4">
-        <v>146.04</v>
+        <v>237.54</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>37</v>
+        <v>177</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="P39" s="4">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="Q39" s="4">
-        <v>0.29</v>
+        <v>0.79</v>
       </c>
       <c r="R39" s="4">
-        <v>32.76</v>
+        <v>98.89</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>38</v>
+        <v>185</v>
       </c>
       <c r="P40" s="4">
-        <v>0.88</v>
+        <v>132.34</v>
       </c>
       <c r="Q40" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R40" s="4">
-        <v>237.54</v>
+        <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P41" s="4">
         <v>0.88</v>
       </c>
       <c r="Q41" s="4">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="R41" s="4">
-        <v>16.67</v>
+        <v>78.18</v>
       </c>
       <c r="S41" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>191</v>
+        <v>38</v>
       </c>
       <c r="P42" s="4">
-        <v>0.8</v>
+        <v>0.88</v>
       </c>
       <c r="Q42" s="4">
         <v>0.79</v>
       </c>
       <c r="R42" s="4">
-        <v>98.89</v>
+        <v>89.54</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="P43" s="4">
-        <v>132.34</v>
+        <v>0.4</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>198</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="P44" s="4">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="Q44" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>78.18</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="P45" s="4">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="Q45" s="4">
-        <v>0.79</v>
+        <v>0.4</v>
       </c>
       <c r="R45" s="4">
-        <v>89.54</v>
+        <v>49.45</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="M46" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="N46" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="M46" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O46" s="4" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="P46" s="4">
-        <v>0.4</v>
+        <v>357.12</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>190</v>
+        <v>213</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="P47" s="4">
-        <v>0.4</v>
+        <v>6.57</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
       <c r="P48" s="4">
-        <v>0.8</v>
+        <v>3.16</v>
       </c>
       <c r="Q48" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>49.45</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>158</v>
+        <v>46</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
       <c r="P49" s="4">
-        <v>357.12</v>
+        <v>3.16</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-      <c r="J50" s="13"/>
+        <v>225</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K50" s="4" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>224</v>
+        <v>42</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>226</v>
+        <v>51</v>
       </c>
       <c r="P50" s="4">
-        <v>6.57</v>
+        <v>4.83</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="P51" s="4">
         <v>3.16</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>33</v>
+        <v>235</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>54</v>
+        <v>238</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>55</v>
+        <v>240</v>
       </c>
       <c r="P52" s="4">
-        <v>3.16</v>
+        <v>16.07</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>55</v>
+        <v>246</v>
       </c>
       <c r="P53" s="4">
-        <v>4.83</v>
+        <v>0.84</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="P54" s="4">
-        <v>3.16</v>
+        <v>3.66</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>246</v>
+        <v>33</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="P55" s="4">
-        <v>16.07</v>
+        <v>6.23</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>257</v>
+        <v>30</v>
       </c>
       <c r="P56" s="4">
-        <v>0.84</v>
+        <v>159.84</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>258</v>
-[...6 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="P57" s="4">
-        <v>3.66</v>
+        <v>0.14</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="L58" s="4" t="s">
         <v>265</v>
       </c>
+      <c r="L58" s="4"/>
       <c r="M58" s="4" t="s">
         <v>266</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>268</v>
+        <v>68</v>
       </c>
       <c r="P58" s="4">
-        <v>6.23</v>
+        <v>0.23</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>26</v>
+        <v>267</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="L59" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="L59" s="4" t="s">
+      <c r="M59" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="M59" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N59" s="4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P59" s="4">
-        <v>159.84</v>
+        <v>0.25</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="N60" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="O60" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="M60" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>0.14</v>
+        <v>5.88</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
@@ -5120,576 +5116,592 @@
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>275</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L61" s="4"/>
       <c r="M61" s="4" t="s">
         <v>277</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>277</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P61" s="4">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
         <v>278</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="L62" s="4" t="s">
+      <c r="L62" s="4"/>
+      <c r="M62" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="M62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" s="4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P62" s="4">
         <v>0.25</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="L63" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="L63" s="4"/>
       <c r="M63" s="4" t="s">
-        <v>284</v>
+        <v>239</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>284</v>
+        <v>239</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>285</v>
+        <v>68</v>
       </c>
       <c r="P63" s="4">
-        <v>5.88</v>
+        <v>0.25</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="L64" s="4"/>
       <c r="M64" s="4" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P64" s="4">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="4" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P65" s="4">
         <v>0.25</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P66" s="4">
         <v>0.25</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="O67" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="I67" s="13"/>
-[...13 lines deleted...]
-      </c>
       <c r="P67" s="4">
-        <v>0.1</v>
+        <v>0.88</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S67" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="L68" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="I68" s="13"/>
-[...4 lines deleted...]
-      <c r="L68" s="4"/>
       <c r="M68" s="4" t="s">
-        <v>277</v>
+        <v>36</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
       <c r="P68" s="4">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>87.15</v>
       </c>
       <c r="S68" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K69" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="I69" s="13"/>
-[...1 lines deleted...]
-      <c r="K69" s="4" t="s">
+      <c r="L69" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="L69" s="4" t="s">
+      <c r="M69" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="M69" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N69" s="4" t="s">
-        <v>250</v>
+        <v>197</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
       <c r="P69" s="4">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>302</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>303</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>304</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>305</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>306</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P70" s="4">
         <v>0.8</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
@@ -5708,51 +5720,51 @@
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>307</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>308</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>309</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>310</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>311</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P71" s="4">
         <v>0.8</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
@@ -5771,51 +5783,51 @@
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
         <v>312</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>314</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>315</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>316</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P72" s="4">
         <v>0.4</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
@@ -5834,114 +5846,114 @@
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
         <v>317</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>318</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>319</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>320</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>321</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P73" s="4">
         <v>0.8</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
         <v>322</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>323</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>324</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>325</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>326</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P74" s="4">
         <v>0.8</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
@@ -5954,113 +5966,176 @@
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>327</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>328</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>329</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>330</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
       <c r="P75" s="4">
         <v>0.8</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
-      <c r="A76" s="7" t="s">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76" s="13" t="s">
         <v>331</v>
       </c>
-      <c r="B76" s="7"/>
-[...22 lines deleted...]
-      <c r="S76" s="8"/>
+      <c r="I76" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="P76" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>0</v>
+      </c>
+      <c r="R76" s="4">
+        <v>0</v>
+      </c>
+      <c r="S76" s="4">
+        <v>0</v>
+      </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="14"/>
+      <c r="J77" s="14"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="8"/>
+      <c r="N77" s="8"/>
+      <c r="O77" s="8">
+        <v>1435.89</v>
+      </c>
+      <c r="P77" s="8">
+        <v>212.92</v>
+      </c>
+      <c r="Q77" s="8">
+        <v>14.83</v>
+      </c>
+      <c r="R77" s="8"/>
+      <c r="S77" s="8"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A76:N76"/>
+    <mergeCell ref="A77:N77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>