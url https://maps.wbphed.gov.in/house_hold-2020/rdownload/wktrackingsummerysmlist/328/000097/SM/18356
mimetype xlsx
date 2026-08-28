--- v5 (2026-07-22)
+++ v6 (2026-08-28)
@@ -92,492 +92,582 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>ODLABARI TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18356</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Oodlabari Tea Garden (Zone-II) PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>800/JD.</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GHANASHYAM SARKAR</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for ODLABARI TEA GARDEN PWSS,at TW NO I,II,III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>1585/NMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>1090/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New Service Connection Charge for ODLABARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266395, Reference ID : 403105528]</t>
+  </si>
+  <si>
+    <t>BILL/01281/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/160&amp;168</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for ODLABARI TEA GARDEN,T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093886, Reference ID : 860285546]</t>
+  </si>
+  <si>
+    <t>BILL/01282/2023-2024</t>
+  </si>
+  <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000819/2023-2024</t>
   </si>
   <si>
     <t>524/JSSD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>APIKUL ALI</t>
   </si>
   <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>137/JSSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>DHIRAJ BISWAS</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte.(with valid Taxi permit) for supervision and different works at different blocks under Jal Jeevan Mission. Period from 01/08/2024 to 31/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>125/JSSD</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
     <t>Construction of different components of Oodlabari Tea Garden (Zone-I) PWSS i.e. OHR,TW, Pump Houses, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E. Dte. of North Bengal Circle-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000065/2024-2025</t>
   </si>
   <si>
     <t>936/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.(w.e.f 1st August 2024 to 31st January 2025)</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>142/1/JSSD</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>525/JSSD</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM From 01.09.2024 to 28.02.2025 (Vehicle No.: - WB 76 9978)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2024-2025</t>
+  </si>
+  <si>
+    <t>206/JSSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Tea Garden Water Supply Scheme of Mal, Matiali, Nagrakata Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>270/JSSD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.11.2024 to 31.12.2024)"</t>
+  </si>
+  <si>
+    <t>ORD/000558/2024-2025</t>
+  </si>
+  <si>
+    <t>1797/JD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.09.2024 to 31.10.2024)"</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000486/2024-2025</t>
+  </si>
+  <si>
+    <t>1215/JD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
     <t>Continuation order for the work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.07.2024 to 31.08.2024)"</t>
   </si>
   <si>
-    <t>Assistant Engineer,Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>531/JD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
-    <t>28/08/2024</t>
-[...2 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>943/JD</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
   </si>
   <si>
     <t>RTOR000198/2023-2024</t>
   </si>
   <si>
     <t>2070/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000014/2024-2025</t>
   </si>
   <si>
     <t>2029/JD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...14 lines deleted...]
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+    <t>Supply of fuel (Diesel) for vehicle no. WB-71B-9430 for the month of February-2024</t>
+  </si>
+  <si>
+    <t>BILL/00097/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-64</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>FILL &amp; SMILE</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of April,2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00321/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-183</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/00969/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Supply of Fuel bill for the Month of November'2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01037/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-561</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01301/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-693</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Aug'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00965/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>Infrastructure development cost for new service connection at ODLABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 100000109306 Reference ID : 860301266</t>
+  </si>
+  <si>
+    <t>BILL/00409/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/81</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (Petrol) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Sept'2024 (Vehicle No. WB 71 B 9586)</t>
+  </si>
+  <si>
+    <t>BILL/01038/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-559</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month April'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-97</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>FILL &amp; SMILE</t>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month March'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-269</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00980/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-531</t>
   </si>
   <si>
     <t>Supply of Fuel bill for the Month of October'2024 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/01036/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-560</t>
   </si>
   <si>
-    <t>20/12/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 71 B 9430)</t>
   </si>
   <si>
     <t>BILL/00979/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-533</t>
   </si>
   <si>
     <t>New Service Connection Charge for ODLABARI TG, TW NO-II, OODLABARI CCC APPLICATION NO. 4003424001 Reference ID : 403230049</t>
   </si>
   <si>
     <t>BILL/00410/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/81</t>
-[...49 lines deleted...]
-  <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month March'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00131/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-98</t>
   </si>
   <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month January'2024 (Vehicle No. WB 71 B 9430)</t>
+  </si>
+  <si>
+    <t>BILL/00402/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-240</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00932/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-523</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Oct'2024 (Vehicle No. WB 76 7338)</t>
   </si>
   <si>
     <t>BILL/00929/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-522</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Nov'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00966/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-530</t>
   </si>
   <si>
-    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month January'2024 (Vehicle No. WB 71 B 9430)</t>
-[...47 lines deleted...]
-    <t>BP-2024-25-559</t>
+    <t>Supply of Fuel bill for the Month of March,2024 Vide Vehicle no-WB71B9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00320/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-182</t>
+  </si>
+  <si>
+    <t>Supply of Engine oil, Gear Oil and Kool plus Bill for the Month of April,2024 vide Vehicle No-WMA-2539 under Assistant Engineer RWS, Jalpaiguri RWS Sub Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00324/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-181</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month July'2024 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00523/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-294</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
   </si>
   <si>
     <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Sept'2024 (Vehicle No. WB 78 3405)</t>
   </si>
   <si>
     <t>BILL/00873/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-497</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
-    <t>Supply of Fuel bill for the Month of March,2024 Vide Vehicle no-WB71B9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
-[...107 lines deleted...]
-    <t>28/02/2025</t>
+    <t>Continuation of Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under JJM. (Vehicle No-WB 71B 9586) w.e.f. 1.02.2025-31.07.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2024-2025</t>
+  </si>
+  <si>
+    <t>434/JSSD</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle)with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata, Banarhat, Dhupguri &amp; other Blocks. (For the period from 01/05/2025 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>824/JD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>PARAMJYOTI ENTERPRISE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Mal Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
@@ -605,159 +695,162 @@
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on monthly basis including driver under Office of the Assistant Engineer, Jalpaiguri sadar sub Division, P.H.E. Dte. (with valid Taxi permit) for supervision and inspection of different works at different blocks under Jal Jeevan Mission.(w.e.f 1st February 2025 to 31st July 2025)</t>
   </si>
   <si>
     <t>ORD/000697/2024-2025</t>
   </si>
   <si>
     <t>417/JSSD</t>
   </si>
   <si>
     <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition used as an Inspection Vehicle of Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (For the period from 01/07/2025 to 31/07/2025)"</t>
   </si>
   <si>
     <t>ORD/000122/2025-2026</t>
   </si>
   <si>
     <t>1498/JD</t>
   </si>
   <si>
-    <t>31/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuation Order for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali, Nagrakata, Banarhat, Dhupguri &amp; other Blocks. (For the period from 01/07/2025 to 31/07/2025)"</t>
   </si>
   <si>
     <t>ORD/000127/2025-2026</t>
   </si>
   <si>
     <t>1503/JD</t>
   </si>
   <si>
     <t>Hiring of 1 (One) Number Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition used as an Inspection Vehicle of Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. (For the period from 01/05/2025 to 30/06/2025)</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>819/JD</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
+    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000473/2025-2026</t>
+  </si>
+  <si>
+    <t>2423/JD</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
     <t>Construction approach with paver block inside the premises and land ment at HW site &amp; 2nd TW Site of Oodlabari TG (Z-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2025-2026</t>
   </si>
   <si>
     <t>170/JSSD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>SUBHANKAR DEY</t>
   </si>
   <si>
-    <t>Continuation Order for the Work of "Providing support service for survey work using Total Station &amp; Auto level instruments and other moderate instruments, machinery along with Surveyor and Surveyor Assistant, Tools and Plants &amp; machinery all complete for providing PHE Services at different Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (From 01.11.2024 to 31.12.2024)"</t>
-[...50 lines deleted...]
-    <t>24/11/2024</t>
+    <t>Continuation Work Order for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/10/2025 to 30/11/2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000200/2025-2026</t>
+  </si>
+  <si>
+    <t>1999/JD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/08/2025 to 30/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2025-2026</t>
+  </si>
+  <si>
+    <t>1733/JD</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>Facelifting and Establishment of Sadar Sub Division and RWS Sub Division, Xerox Room, Additional Room and Toilet in 1st Floor under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2024-2025</t>
+  </si>
+  <si>
+    <t>462/JD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
   </si>
   <si>
     <t>FACELIFTING AND INTERIOR FURNINSHING WORKS AT FIRST FLOOR TOILET, SURVEY J. E. ROOM AND JUNIOR ENGINEER ROOM IN GROUND FLOOR UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000699/2024-2025</t>
   </si>
   <si>
     <t>364/JD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>BREATHING SPACE DESIGN &amp; VAASTU CONSULTANTS</t>
   </si>
   <si>
     <t>Design, Fabricating, fitting, Fixing and Erecting of Display Board including Vinyl Pasting (1800mm x 1200mm Size) using Logo and Tag Line of Jal Jeevan Mission (JJM) at different work sites of Har Ghar jal (HGJ) villages of Matiali, Nagrakata &amp; Malbazar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
@@ -770,285 +863,192 @@
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>PRIYABRATA KARMAKAR</t>
   </si>
   <si>
     <t>Designing, fabrication and erection of Display Board including vinyl pasting ( 0.9 mtr x 0.6 mtr) for demarcation of land at different PWSS work sites in connection with JJM at MALBAZAR BLOCK in the district of Jalpaiguri, under Jalpaiguri Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2025-2026</t>
   </si>
   <si>
     <t>80/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
-    <t>Facelifting and Establishment of Sadar Sub Division and RWS Sub Division, Xerox Room, Additional Room and Toilet in 1st Floor under Jalpaiguri Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000099/2024-2025</t>
   </si>
   <si>
     <t>385/JD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>Supply of Fuel bill for the Month of January'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/01155/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-667</t>
   </si>
   <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Dec'2024 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01071/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-571</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
     <t>Supply of Fuel bill for the Month of February'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00046/2025-2026</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Dec'2024 (Vehicle No. WB 76 7338)</t>
-[...10 lines deleted...]
-  <si>
     <t>Deposit amount for Net present value of the Forest Land (NPV), Cost of Raising CA Plantation for 100 nos seedlings and Construction of RCC boundary pillar. (Ref- Proposal No. FP/WB/WATER/514745/2024)</t>
   </si>
   <si>
     <t>BILL/00751/2025-2026</t>
   </si>
   <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER, BAIKUNTHAPUR DIVISION</t>
   </si>
   <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/01189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-666</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 9978)</t>
+  </si>
+  <si>
+    <t>BILL/00278/2025-2026</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
     <t>Supply of Fuel bill for the Month of March'2025 Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00565/2025-2026</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
-    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 9978)</t>
-[...14 lines deleted...]
-    <t>BP-2024-25-666</t>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Jan'2025 (Vehicle No. WB 76 7338)</t>
+  </si>
+  <si>
+    <t>BILL/01187/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-679</t>
+  </si>
+  <si>
+    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Feb'2025 (Vehicle No. WB 78 3405)</t>
+  </si>
+  <si>
+    <t>BILL/00054/2025-2026</t>
   </si>
   <si>
     <t>Supply of Fuel bill for the Month of April'2025 (16 days) Vide Vehicle no-WB71B-9586 under Jalpaiguri Sadar Sub-Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00566/2025-2026</t>
   </si>
   <si>
-    <t>Bill for supply of fuel (HSD) for the official vehicle of Office of the Assistant Engineer , Jalpaiguri Sadar Sub Division, PHE Dte. for the month Feb'2025 (Vehicle No. WB 78 3405)</t>
-[...46 lines deleted...]
-  <si>
     <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/03/2026 to 30/04/2026)".</t>
   </si>
   <si>
     <t>ORD/000609/2025-2026</t>
   </si>
   <si>
     <t>267/JD</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>Continuation for the Work of "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/01/2026 to 28/02/2026)".</t>
   </si>
   <si>
     <t>ORD/000607/2025-2026</t>
   </si>
   <si>
     <t>09/JD</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
-    <t>Continuation for "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/12/2025 to 31/12/2025)".</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/05/2026 to 30/06/2026)".</t>
   </si>
   <si>
     <t>ORD/000025/2026-2027</t>
   </si>
   <si>
     <t>1856/JD</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
-  </si>
-[...25 lines deleted...]
-    <t>30/09/2025</t>
   </si>
   <si>
     <t>Continuation for the Work "Hiring of 1 (One) Number Maxi Cab (Inspection Vehicle) with engine capacity less than or equal to 2000 C.C. on hire basis including driver and fuel in good condition under the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte. for inspection of different PWSS under Mal, Kranti, Matiali &amp; other Blocks. (For the period from 01/07/2026 to 31/08/2026)".</t>
   </si>
   <si>
     <t>ORD/000239/2026-2027</t>
   </si>
   <si>
     <t>2147/JD</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1589,4540 +1589,4540 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>24.92</v>
+        <v>281.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>178.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.88</v>
+        <v>42.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.54</v>
+        <v>23.04</v>
       </c>
       <c r="R4" s="4">
-        <v>60.94</v>
+        <v>54.77</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>183.05</v>
+        <v>24.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.16</v>
+        <v>0.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.16</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>17.24</v>
+        <v>9.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>108.92</v>
+        <v>0.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.94</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="10" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>9.88</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>0.36</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>146.04</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>0.15</v>
+        <v>183.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>51.37</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
-        <v>0.19</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>87.15</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>237.54</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>0.69</v>
+        <v>3.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>0.91</v>
+        <v>3.16</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.23</v>
+        <v>3.16</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>76</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="P18" s="4">
-        <v>0.23</v>
+        <v>3.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="P19" s="4">
-        <v>0.29</v>
+        <v>4.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="P20" s="4">
-        <v>0.15</v>
+        <v>17.24</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="P21" s="4">
-        <v>0.28</v>
+        <v>108.92</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P22" s="4">
         <v>0.23</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P23" s="4">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P24" s="4">
         <v>0.23</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P25" s="4">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="P26" s="4">
         <v>34.33</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="P27" s="4">
-        <v>4.48</v>
+        <v>0.21</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="P28" s="4">
-        <v>0.21</v>
+        <v>4.48</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P29" s="4">
         <v>0.23</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P30" s="4">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P31" s="4">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P32" s="4">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P33" s="4">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="P34" s="4">
-        <v>281.55</v>
+        <v>0.23</v>
       </c>
       <c r="Q34" s="4">
-        <v>178.49</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>63.39</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>159</v>
+        <v>51</v>
       </c>
       <c r="P35" s="4">
-        <v>42.08</v>
+        <v>0.69</v>
       </c>
       <c r="Q35" s="4">
-        <v>23.04</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>54.77</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="P36" s="4">
-        <v>0.88</v>
+        <v>0.28</v>
       </c>
       <c r="Q36" s="4">
-        <v>1.29</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>146.04</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="P37" s="4">
-        <v>0.88</v>
+        <v>0.19</v>
       </c>
       <c r="Q37" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>32.76</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>169</v>
-[...6 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="P38" s="4">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="Q38" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>237.54</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>174</v>
-[...6 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="P39" s="4">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="Q39" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>98.89</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>183</v>
+        <v>129</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>184</v>
+        <v>129</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="P40" s="4">
-        <v>132.34</v>
+        <v>0.23</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="L41" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M41" s="4" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="P41" s="4">
-        <v>0.88</v>
+        <v>0.14</v>
       </c>
       <c r="Q41" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>78.18</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="P42" s="4">
-        <v>0.88</v>
+        <v>0.07</v>
       </c>
       <c r="Q42" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>89.54</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N43" s="4" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="P43" s="4">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N44" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="P44" s="4">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="N45" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O45" s="4" t="s">
-        <v>179</v>
+        <v>64</v>
       </c>
       <c r="P45" s="4">
-        <v>0.8</v>
+        <v>0.88</v>
       </c>
       <c r="Q45" s="4">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="R45" s="4">
-        <v>49.45</v>
+        <v>16.67</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>204</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P46" s="4">
-        <v>357.12</v>
+        <v>0.8</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="I47" s="13"/>
-      <c r="J47" s="13"/>
+      <c r="I47" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K47" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P47" s="4">
-        <v>6.57</v>
+        <v>132.34</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P48" s="4">
-        <v>3.16</v>
+        <v>0.88</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>78.18</v>
       </c>
       <c r="S48" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>221</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>50</v>
+        <v>219</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P49" s="4">
-        <v>3.16</v>
+        <v>0.88</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>89.54</v>
       </c>
       <c r="S49" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="4" t="s">
+      <c r="L50" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="L50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M50" s="4" t="s">
-        <v>42</v>
+        <v>208</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="P50" s="4">
-        <v>4.83</v>
+        <v>0.4</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M51" s="4" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>233</v>
+        <v>203</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="P51" s="4">
-        <v>3.16</v>
+        <v>0.4</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>235</v>
+        <v>28</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="P52" s="4">
-        <v>16.07</v>
+        <v>0.8</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>49.45</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="P53" s="4">
-        <v>0.84</v>
+        <v>357.12</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P54" s="4">
-        <v>3.66</v>
+        <v>0.4</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="P55" s="4">
-        <v>6.23</v>
+        <v>6.57</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J56" s="13"/>
+        <v>250</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K56" s="4" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="P56" s="4">
-        <v>159.84</v>
+        <v>0.8</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-      <c r="J57" s="13"/>
+        <v>255</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K57" s="4" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>239</v>
+        <v>203</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="P57" s="4">
-        <v>0.14</v>
+        <v>0.8</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="O58" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="I58" s="13"/>
-[...13 lines deleted...]
-      </c>
       <c r="P58" s="4">
-        <v>0.23</v>
+        <v>6.23</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="K59" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="I59" s="13"/>
-[...1 lines deleted...]
-      <c r="K59" s="4" t="s">
+      <c r="L59" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="L59" s="4" t="s">
+      <c r="M59" s="4" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>270</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>68</v>
+        <v>271</v>
       </c>
       <c r="P59" s="4">
-        <v>0.25</v>
+        <v>16.07</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-      <c r="J60" s="13"/>
+        <v>272</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K60" s="4" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="L60" s="4"/>
+        <v>273</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>274</v>
+      </c>
       <c r="M60" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="P60" s="4">
-        <v>5.88</v>
+        <v>0.84</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-      <c r="J61" s="13"/>
+        <v>278</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K61" s="4" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="L61" s="4"/>
+        <v>279</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>280</v>
+      </c>
       <c r="M61" s="4" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="P61" s="4">
-        <v>0.24</v>
+        <v>3.66</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>278</v>
+        <v>42</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="L62" s="4"/>
+        <v>283</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>284</v>
+      </c>
       <c r="M62" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="P62" s="4">
-        <v>0.25</v>
+        <v>159.84</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P63" s="4">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="L64" s="4"/>
+        <v>290</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>291</v>
+      </c>
       <c r="M64" s="4" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P64" s="4">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="L65" s="4"/>
       <c r="M65" s="4" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="P65" s="4">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="L66" s="4"/>
       <c r="M66" s="4" t="s">
-        <v>239</v>
+        <v>298</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>239</v>
+        <v>298</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>68</v>
+        <v>299</v>
       </c>
       <c r="P66" s="4">
-        <v>0.25</v>
+        <v>5.88</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>291</v>
-[...6 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>37</v>
+        <v>270</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P67" s="4">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="Q67" s="4">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="R67" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>291</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="L68" s="4"/>
       <c r="M68" s="4" t="s">
-        <v>36</v>
+        <v>305</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>37</v>
+        <v>305</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P68" s="4">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="Q68" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>87.15</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="L69" s="4"/>
       <c r="M69" s="4" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>197</v>
+        <v>308</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P69" s="4">
-        <v>0.88</v>
+        <v>0.24</v>
       </c>
       <c r="Q69" s="4">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4">
-        <v>16.67</v>
+        <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>302</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>305</v>
+        <v>270</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>306</v>
+        <v>270</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P70" s="4">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>307</v>
-[...6 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="I71" s="13"/>
+      <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L71" s="4"/>
       <c r="M71" s="4" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P71" s="4">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>312</v>
-[...6 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="I72" s="13"/>
+      <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="L72" s="4"/>
       <c r="M72" s="4" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>295</v>
+        <v>122</v>
       </c>
       <c r="P72" s="4">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K73" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="I73" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K73" s="4" t="s">
+      <c r="L73" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="L73" s="4" t="s">
+      <c r="M73" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="M73" s="4" t="s">
+      <c r="N73" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="N73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O73" s="4" t="s">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="P73" s="4">
         <v>0.8</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K74" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="I74" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K74" s="4" t="s">
+      <c r="L74" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="L74" s="4" t="s">
+      <c r="M74" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="M74" s="4" t="s">
+      <c r="N74" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="N74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O74" s="4" t="s">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="P74" s="4">
         <v>0.8</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K75" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="I75" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K75" s="4" t="s">
+      <c r="L75" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="L75" s="4" t="s">
+      <c r="M75" s="4" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>330</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="P75" s="4">
         <v>0.8</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
         <v>331</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>332</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>333</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>334</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>295</v>
+        <v>64</v>
       </c>
       <c r="P76" s="4">
         <v>0.8</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="7" t="s">
         <v>335</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="11"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
       <c r="N77" s="8"/>
       <c r="O77" s="8">
         <v>1435.89</v>
       </c>
       <c r="P77" s="8">
-        <v>212.92</v>
+        <v>213.09</v>
       </c>
       <c r="Q77" s="8">
-        <v>14.83</v>
+        <v>14.84</v>
       </c>
       <c r="R77" s="8"/>
       <c r="S77" s="8"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A77:N77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>