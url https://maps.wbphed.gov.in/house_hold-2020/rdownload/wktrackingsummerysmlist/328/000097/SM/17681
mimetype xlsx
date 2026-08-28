--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,147 +77,147 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>REJUVENATION OF ENGO TEA GARDEN AREA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/17681</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation of Engo Tea Garden PWSS i.e. TW, Pump Houses, Boundary Walls, Water Distribution Network, Rising Main etc. in connection with Jal Jeevan Mission at Block - Metiali under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>442/JD.</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM DAS</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>REJUVENATION OF ENGO TEA GARDEN AREA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF ENGO TEA GARDEN AREA PIPED WATER SUPPLY SCHEME , TW No III and IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000456/2023-2024</t>
+  </si>
+  <si>
+    <t>1396/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>"New Service Connection Charge for(REJU)ENGO TG PWSS TW NO-III, METELI CCC " APPLICATION NO.4003385947 Reference ID : 403199267</t>
+  </si>
+  <si>
+    <t>BILL/00393/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/81</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>"INFRA COST IRO NSC for (REJU)ENGO TG PWSS TW NO-III, METELI CCC " APPLICATION NO.100000105439 Reference ID : 860297569</t>
+  </si>
+  <si>
+    <t>BILL/00249/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/25</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
   </si>
   <si>
     <t>"INFRA COST IRO NSC for (REJU) ENGO TG PWSS TW NO-IV, METELI CCC " APPLICATION NO.100000105521 Reference ID : 860297571</t>
   </si>
   <si>
     <t>BILL/00250/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/25</t>
-[...25 lines deleted...]
-  <si>
     <t>"New Service Connection Charge for(REJU)ENGO TG PWSS TW NO-IV, METELI CCC " APPLICATION NO.4003385787 Reference ID : 403199269</t>
   </si>
   <si>
     <t>BILL/00392/2024-2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,402 +744,402 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.14</v>
+        <v>46.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>9.71</v>
+        <v>24.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>9.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>46.29</v>
+        <v>8.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>24.64</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>90.15</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>51.05</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>56.63</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>