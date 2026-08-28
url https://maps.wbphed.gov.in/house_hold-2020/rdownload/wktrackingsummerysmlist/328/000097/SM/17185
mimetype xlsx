--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,165 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Aibhil Tea Garden Area Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/17185</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking 2 Nos Rig Bore TubeWell by ODEX-165 method of dirlling with 2 Nos Pump House (5.4m x 3.6m) and 2 Nos Boundary Wall along with Laying Distribution System including Rising Main with providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission for Rejuvenation of Aibhil Tea Garden area Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>366/JD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>BARUN KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>Rejuvenation of Aibhil Tea Garden Area Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF AIBHIL PWSS, TW NO III,IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000352/2023-2024</t>
   </si>
   <si>
     <t>1313/NMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>UTTAM PAUL</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000211/2023-2024</t>
   </si>
   <si>
     <t>2073/JD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Infrastructure Cost for AIBHEEL TG, T/W No. III, under METELLI CCC [APPLICATION NO. 100000095977 ; Reference ID : 860287637]</t>
+  </si>
+  <si>
+    <t>BILL/01736/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/257</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for AIBHEEL TG, T/W No. IV, under METELLI CCC [APPLICATION NO. 100000095978 ; Reference ID : 860287638]</t>
   </si>
   <si>
     <t>BILL/01734/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/255</t>
   </si>
   <si>
-    <t>19/01/2024</t>
-[...11 lines deleted...]
-    <t>BP/23-24/257</t>
+    <t>New Service Connection Charge for AIBHEEL TG, T/W No. IV, under METELLI CCC [APPLICATION NO. 4003293345 ; Reference ID : 403125584]</t>
+  </si>
+  <si>
+    <t>BILL/01733/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/254</t>
   </si>
   <si>
     <t>New Service Connection Charge for AIBHEEL TG, T/W No. III, under METELLI CCC [APPLICATION NO. 4003293341 ; Reference ID : 403125586]</t>
   </si>
   <si>
     <t>BILL/01735/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/256</t>
-  </si>
-[...28 lines deleted...]
-    <t>BARUN KUMAR DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,437 +784,437 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>24.24</v>
+        <v>96.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>67.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.71</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>5.79</v>
+        <v>24.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.4</v>
+        <v>5.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>3.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>96.31</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>141.11</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>87.16</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>61.77</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>