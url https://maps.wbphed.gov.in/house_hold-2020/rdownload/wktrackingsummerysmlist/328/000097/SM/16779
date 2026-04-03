--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,68 @@
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Paharpur Zone-II PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2024-2025</t>
+  </si>
+  <si>
+    <t>116/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>JAGORAN SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1663,87 +1681,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>547.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>19.18</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1219.76</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>