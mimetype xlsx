--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1104,54 +1104,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>43.05</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1167,54 +1167,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>0.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>239.36</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1352,54 +1352,54 @@
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>459.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1764,54 +1764,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1219.76</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>92.11</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>7.55</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>