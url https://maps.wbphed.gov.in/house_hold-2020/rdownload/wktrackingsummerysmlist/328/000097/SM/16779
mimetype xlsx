--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,62 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Paharpur Zone-II PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000552/2024-2025</t>
   </si>
   <si>
     <t>116/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>JAGORAN SARKAR</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for new service connection at PAHARPUR, T/W-II, ZONE-II, UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003549754 Reference ID : 403319901</t>
+  </si>
+  <si>
+    <t>BILL/01528/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/249</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1744,87 +1756,146 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>19.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.57</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1231.33</v>
+      </c>
+      <c r="P18" s="8">
+        <v>92.11</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>7.48</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>