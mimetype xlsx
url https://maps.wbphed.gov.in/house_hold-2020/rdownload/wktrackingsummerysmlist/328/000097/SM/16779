--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,218 +92,230 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>PAHARPUR ZONE-II PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16779</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Paharpur Zone - II PWSS i.e TW, pump houses,water distribution network, OHR, Rising Main, FHTC etc. at Block- Jalpaiguri Sadar under jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>130/JD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>383/A/JD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>RUPA PRASAD</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PAHARPUR PIPED WATER SUPPLY SCHEME , ZONE-II, TW No I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>811/NMD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DASGUPTA AND CO.</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of "Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit)". (w.e.f. 01.12.2023 to 31.05.2024)".</t>
+  </si>
+  <si>
+    <t>ORD/000533/2023-2024</t>
+  </si>
+  <si>
+    <t>1677/JD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2023-2024</t>
   </si>
   <si>
     <t>1077/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>1886/JD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>1508/JD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Superintending Engineer, NBC-I, P.H.E. Dte. for the use of the Deputy Superintending Engineer, NBC-I, P.H.E. Dte. (with valid Taxi permit).</t>
-[...35 lines deleted...]
-    <t>24/05/2024</t>
+    <t>Balance Work of Distribution System for Paharpur Zone - II Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>945/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>PRIYABRATA KARMAKAR</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Balance portion of Jalpaiguri Sadar Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1421/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>GOURAV CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for new service connection at PAHARPUR, T/W-II, ZONE-II, UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003549754 Reference ID : 403319901</t>
+  </si>
+  <si>
+    <t>BILL/01528/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/249</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for new service connection at PAHARPUR, T/W-I, ZONE-II, UKILPARA MASKALAIBARI CCC APPLICATION NO. 4003427350 Reference ID : 403231842</t>
   </si>
   <si>
     <t>BILL/00481/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/101</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...55 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: JALPAIGURI SADAR, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001001/2024-2025</t>
   </si>
   <si>
     <t>22/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
@@ -330,62 +342,50 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Paharpur Zone-II PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000552/2024-2025</t>
   </si>
   <si>
     <t>116/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>JAGORAN SARKAR</t>
-  </si>
-[...10 lines deleted...]
-    <t>13/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -914,944 +914,944 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>35.1</v>
+        <v>459.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>13.79</v>
+        <v>0.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>13.79</v>
+        <v>21.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.38</v>
+        <v>2.11</v>
       </c>
       <c r="R6" s="4">
-        <v>43.05</v>
+        <v>239.36</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>35.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>239.36</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.93</v>
+        <v>13.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>10.78</v>
+        <v>13.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>459.33</v>
+        <v>24.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>89.61</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>19.51</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>21.52</v>
+        <v>4.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>24.12</v>
+        <v>11.57</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>12.23</v>
+        <v>10.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>55.65</v>
+        <v>12.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>547.59</v>
+        <v>55.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>19.18</v>
+        <v>547.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>11.57</v>
+        <v>19.18</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1231.33</v>