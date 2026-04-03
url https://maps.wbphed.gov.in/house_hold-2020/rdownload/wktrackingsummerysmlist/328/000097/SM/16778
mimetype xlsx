--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,161 +92,146 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Sisubari Tea Garden Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16778</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Construction of different components of Sisubari Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>1177/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>27/10/2024</t>
+  </si>
+  <si>
+    <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000162/2023-2024</t>
+  </si>
+  <si>
+    <t>2015/JD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for SISOBARI TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 100000093882, Reference ID : 860285542]</t>
+  </si>
+  <si>
+    <t>BILL/01266/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/159&amp;167</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SISOBARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266400, Reference ID : 403105526]</t>
+  </si>
+  <si>
+    <t>BILL/01267/2023-2024</t>
+  </si>
+  <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/01301/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-693</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SISOBARI TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003266403, Reference ID : 403105522]</t>
+  </si>
+  <si>
+    <t>BILL/01265/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for SISOBARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093881, Reference ID : 860285541]</t>
+  </si>
+  <si>
+    <t>BILL/01268/2023-2024</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system at different water supply scheme of JJM under Mal Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000145/2023-2024</t>
-[...100 lines deleted...]
-  <si>
     <t>ORD/001002/2024-2025</t>
   </si>
   <si>
     <t>55/HQ/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAL, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001005/2024-2025</t>
   </si>
   <si>
     <t>25/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
@@ -267,50 +252,68 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SISUBARI TEA GARDEN AREA PWSS, TW NO I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>1335/NMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,777 +845,777 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>148.34</v>
+        <v>28.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>71.73</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>48.36</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>28.65</v>
+        <v>4.08</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.08</v>
+        <v>3.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>3.31</v>
+        <v>0.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.74</v>
+        <v>34.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>34.33</v>
+        <v>0.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>0.74</v>
+        <v>3.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>3.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>15.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>15.33</v>
+        <v>132.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>132.34</v>
+        <v>357.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>357.12</v>
+        <v>24.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>729.26</v>
+        <v>605.2</v>
       </c>
       <c r="P15" s="8">
-        <v>71.73</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>9.84</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>