--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1534,88 +1534,88 @@
       <c r="I14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>24.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>85.09</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>605.2</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>