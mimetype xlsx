--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,146 +92,182 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Mal</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Sisubari Tea Garden Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16778</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Sisubari Tea Garden PWSS i.e. TW, Pump Houses, OHR, Boundary Walls, Water Distribution Network, FHTC, Rising Main etc. in connection with Jal Jeevan Mission at Block - Mal under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>710/JD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SISUBARI TEA GARDEN AREA PWSS, TW NO I,II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>1335/NMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SISOBARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 4003266400, Reference ID : 403105526]</t>
+  </si>
+  <si>
+    <t>BILL/01267/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/159&amp;167</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SISOBARI TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003266403, Reference ID : 403105522]</t>
+  </si>
+  <si>
+    <t>BILL/01265/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for SISOBARI TEA GARDEN, T/W No. I, under ODLABARI CCC, [APPLICATION NO. 100000093881, Reference ID : 860285541]</t>
+  </si>
+  <si>
+    <t>BILL/01268/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for SISOBARI TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 100000093882, Reference ID : 860285542]</t>
+  </si>
+  <si>
+    <t>BILL/01266/2023-2024</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000162/2023-2024</t>
   </si>
   <si>
     <t>2015/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for SISOBARI TEA GARDEN, T/W No. II, under ODLABARI CCC, [APPLICATION NO. 4003266403, Reference ID : 403105522]</t>
-[...10 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Mal Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001002/2024-2025</t>
   </si>
   <si>
     <t>55/HQ/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAL, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001005/2024-2025</t>
   </si>
   <si>
     <t>25/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
@@ -252,68 +288,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,790 +863,853 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.65</v>
+        <v>148.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>71.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.08</v>
+        <v>24.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.09</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.31</v>
+        <v>0.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>34.33</v>
+        <v>3.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>0.74</v>
+        <v>3.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>3.34</v>
+        <v>28.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>4.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>15.33</v>
+        <v>34.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>132.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>357.12</v>
+        <v>15.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>24.28</v>
+        <v>132.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.66</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>85.09</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>357.12</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>753.54</v>
+      </c>
+      <c r="P16" s="8">
+        <v>92.39</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>12.26</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>