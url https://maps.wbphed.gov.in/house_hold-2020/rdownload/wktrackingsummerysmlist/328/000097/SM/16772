--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,87 +89,72 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Haritalguri Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16772</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Construction of different components of Rejuvenation Of Haritalguri Tea Garden Area PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN, etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+    <t>Balance work of Laying pipeline &amp; providing FHTC with allied works at Haritalguri Piped Water Supply Scheme in connection with JJM within Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000131/2023-2024</t>
-[...8 lines deleted...]
-    <t>06/08/2023</t>
+    <t>ORD/000487/2024-2025</t>
+  </si>
+  <si>
+    <t>2425/JD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
   </si>
   <si>
     <t>M/S ROY &amp; SARKAR CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>07/02/2025</t>
   </si>
   <si>
     <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Banarhat block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>1288/RWS</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>SUKES BASU MAJUMDAR</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
@@ -654,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -814,466 +799,405 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>69.21</v>
+        <v>32.68</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>32.68</v>
+        <v>3.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.11</v>
+        <v>5.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.07</v>
+        <v>57.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>57.53</v>
+        <v>547.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>547.59</v>
+        <v>11.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...21 lines deleted...]
-      <c r="I9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>657.68</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>