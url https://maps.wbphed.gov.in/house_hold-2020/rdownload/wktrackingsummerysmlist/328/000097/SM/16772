--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -863,54 +863,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1103,88 +1103,88 @@
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>11.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>657.68</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>6.07</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>