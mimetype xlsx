--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF HARITALGURI TEA GARDEN AREA PIPED WATER SUPPLY SCHEME , TW No III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>1390/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of different components of Rejuvenation Of Haritalguri Tea Garden Area PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN, etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>418/A/JD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1117,87 +1132,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>11.7</v>
       </c>
       <c r="Q8" s="4">
         <v>2.95</v>
       </c>
       <c r="R8" s="4">
         <v>25.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4">
+        <v>69.21</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>20.04</v>
+      </c>
+      <c r="R9" s="4">
+        <v>28.95</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>726.9</v>
+      </c>
+      <c r="P10" s="8">
+        <v>26.1</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.59</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>