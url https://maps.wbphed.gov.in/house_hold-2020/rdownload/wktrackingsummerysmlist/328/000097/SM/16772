--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -89,98 +89,131 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Haritalguri Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16772</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of different components of Rejuvenation Of Haritalguri Tea Garden Area PWSS i.e. TW, Pump Houses, Water distribution Network, RISING MAIN, etc. in connection with Jal Jeevan Mission at Block - Banarhat under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>418/A/JD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>M/S ROY &amp; SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF HARITALGURI TEA GARDEN AREA PIPED WATER SUPPLY SCHEME , TW No III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>1390/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Banarhat block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>1288/RWS</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
     <t>Balance work of Laying pipeline &amp; providing FHTC with allied works at Haritalguri Piped Water Supply Scheme in connection with JJM within Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000487/2024-2025</t>
   </si>
   <si>
     <t>2425/JD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
-    <t>M/S ROY &amp; SARKAR CONSTRUCTION</t>
-[...25 lines deleted...]
-  <si>
     <t>New Service Connection Charge for HARITALGURI, T/W No. III, under BANARHAT CCC [APPLICATION NO. 4003332995 , Reference ID : 403157461]</t>
   </si>
   <si>
     <t>BILL/02001/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/308</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (BANARHAT Block ) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000987/2024-2025</t>
   </si>
   <si>
     <t>11/NMD</t>
@@ -189,83 +222,50 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>06/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -814,422 +814,422 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>32.68</v>
+        <v>69.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.11</v>
+        <v>11.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.11</v>
+        <v>2.95</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>25.24</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.07</v>
+        <v>3.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>57.53</v>
+        <v>32.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>547.59</v>
+        <v>5.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.7</v>
+        <v>57.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.95</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.24</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>69.21</v>
+        <v>547.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.04</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>28.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>726.9</v>